--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联地壳地震研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research on earth's crust earthquakes in the Soviet Union</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research on earth's crust earthquakes in the Soviet Union</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01753</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01753</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01753</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">书中阐述了苏联领土和边缘海海域地壳及上地幔上部的深地震测深结果。描述了深地震测深观测方法的特点——爆炸和振动接收条件、记录设备参数、观测系统。考察了主要地壳类型所特有的波场地震参数、识别与对比深部地震边界和地层的波场判据。列出了对大型地质构造单元地壳中地震波传播的平均速度、层速度和边界速度的统计分析结果及其地质解释。阐述了深地震测深剖面的解释结果，旨在研究地壳和上地幔上部主要分界面的起伏、地壳内部结构及其与上部构造的联系、以及固结地壳和上地幔上部地震层状结构的性质。本书面向对深部构造和大地构造问题感兴趣的广大地质学家和地球物理学家。</w:t>
+        <w:t xml:space="preserve">The book describes the results of deep seismic sounding of the upper part of the crust and upper mantle in the territory and marginal seas of the Soviet Union. The characteristics of the deep seismic sounding observation method are described-explosion and vibration receiving conditions, recording equipment parameters, and observation system. The wavefield seismic parameters unique to major crustal types, and wavefield criteria for identifying and comparing deep seismic boundaries and strata were examined. The statistical analysis results and geological interpretation of the average velocity, interval velocity and boundary velocity of seismic wave propagation in the crust of large geological structural units are listed. The interpretation results of deep seismic sounding profiles are described, aiming to study the undulation of the main interface between the crust and the upper upper mantle, the internal structure of the crust and its connection with the upper structure, and the nature of the consolidated seismic layered structure of the crust and the upper mantle. This book is aimed at a wide range of geologists and geophysicists interested in deep tectonic and tectonic issues. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И.С.沃尔沃夫斯基（И.С. Вольвовский） 出版社：Издательство «Недра» 出版地：莫斯科 出版年：1973年 页数：207页 语种：俄文 馆藏条形码：XJLAS RU 70025821 分类号：УДК 550.834</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.С. Woolowski (.С.Вольвовский） Published by: 丨 зд а т ельство «Не дра» Published: Moscow Publication year: 1973 Pages: 207 pages Language: Russian Collection barcode: XJLAS RU 70025821 Classification No.: У п к 550.834</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联地壳地震研究》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Research on Crustal Earthquakes in the Soviet Union" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联地壳地震研究》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联地壳地震研究》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Research on Crustal Earthquakes in the Soviet Union" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Research on Crustal Earthquakes in the Soviet Union" was not changed and deleted. The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/11/11-2025/11/11</w:t>
+        <w:t xml:space="preserve">collect time:2025/11/11-2025/11/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:16.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 上地幔,  地震波, 地壳</w:t>
+        <w:t xml:space="preserve">Theme:Upper mantle, Seismic wave, Crustal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">固体地球物理学 </w:t>
+        <w:t xml:space="preserve">Subject:Solid Geophysics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1973</w:t>
+        <w:t xml:space="preserve">Time:1973</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联地壳地震研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01753.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Research on earth's crust earthquakes in the Soviet Union. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01753.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>