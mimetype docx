--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1973-2000年吉尔吉斯斯坦各河流水文站月平均流量</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含吉尔吉斯斯坦境内阿姆河、楚河、塔拉斯河、塔里木河、锡尔河、伊塞克湖和费尔干那盆地周围7个流域23个观测站的1973年前的和1973-2000年的两个时间段的月平均和年平均流量数据。数据中没有记录水文观测站的地理位置信息。数据来源于《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详，由吉尔吉斯斯坦共和国水能水问题研究所提供，通过“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）国际合作课题购入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描、OCR识别和人工校对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国7个流域，23个水文观测站，数据信息丰富、系统化完整度极高。数据中没有水文观测站的地理位置数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:43.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">月平均流量,  年平均流量</w:t>
+        <w:t xml:space="preserve">Theme:monthly average flow, an annual average flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1973 2000</w:t>
+        <w:t xml:space="preserve">Time:1973 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  沈鸿 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  shen hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,沈鸿. 1973-2000年吉尔吉斯斯坦各河流水文站月平均流量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00275.</w:t>
+        <w:t xml:space="preserve">chen xi, shen hong. 1973-2000 Average monthly flow from river hydrological stations in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00275.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>