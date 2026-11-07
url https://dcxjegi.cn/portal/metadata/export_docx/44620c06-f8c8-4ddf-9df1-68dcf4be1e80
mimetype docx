--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,887 +2,707 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木河流域绿洲土壤样点理化性质数据集（2023）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者于2023年7-8月，在塔里木河流域绿洲进行了实地调查，土地利用类型涵盖了农田、林地、草地和荒地，土壤采样包括0-25cm、25-50cm两个深度，共计622个采样点。在中国科学院新疆生态与地理研究所公共技术服务中心实验室做了测试分析，得到塔里木河流域绿洲土壤理化性质数据集（2023）。数据集内容包括：（1）622个调查样点的地理位置；（2）样点处土壤的理化性质，包括钠饱和度、阳离子交换率、有机碳含量、全氮含量等；（3）样点处土地利用类型。数据集存储为.shp和.xlsx格式，由15个数据文件组成，数据量为727 KB（压缩为1个文件，105 KB）。本数据集可以为塔里木河流域绿洲土壤演变、生态系统服务功能评估等相关研究提供基础数据参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/07/01-2023/08/31</w:t>
+        <w:t xml:space="preserve">collect time:2023/07/01-2023/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">105.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:105.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.shp和.xlsx格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 理化性质,  实测, 绿洲,  土壤</w:t>
+        <w:t xml:space="preserve">Theme:physical and chemical properties, measured, oasis, soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -916,69 +736,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,69 +807,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1088,69 +872,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1176,69 +942,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1263,700 +1011,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘云飞,  桂东伟 </w:t>
+        <w:t xml:space="preserve">contributors:liu yun fei,  gui dong wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘云飞   </w:t>
+        <w:t xml:space="preserve">author:liu yun fei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘云飞,桂东伟. 塔里木河流域绿洲土壤样点理化性质数据集（2023）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.04.02.V1.</w:t>
+        <w:t xml:space="preserve">liu yun fei, gui dong wei. Database of physical and chemical properties of oasis soil samples in Tarim River Basin (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.04.02.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>