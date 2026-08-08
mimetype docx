--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本报告是吉尔吉斯农业经济研究所联合多部门完成的系列研究第二部分，聚焦伊塞克湖盆地灌溉系统的水文技术评估，主要内容包括： 河流水文特征：分析盆地内主要河流的径流量、季节性变化及水质数据。 取水枢纽技术档案：详细记录灌溉系统取水节点的工程参数（如设计流量、闸门规格、维护状态）。 经济评估：结合水利设施运行效率，提出灌溉系统优化建议。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г. В. 索博林（Г. В. Соболин）、 В. А. 涅杰利金娜（В. А. Неделькина）、Г. К. 济巴钦斯卡娅（Г. К. Зибачинская） 出版社：Типография Киргизского СХИ 出版地：伏龙芝 出版年：1990年 页数：178页 语种：俄文 馆藏条形码：XJLASRU70011111</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">20.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:20.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 灌溉, 资源管理,  水文,  农业经济,  农业</w:t>
+        <w:t xml:space="preserve">Theme:irrigation, resources management, hydrological, agricultural economy, agricultural</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990</w:t>
+        <w:t xml:space="preserve">Time:1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 伊塞克湖盆地,  中亚 </w:t>
+        <w:t xml:space="preserve">Place:Issyk-Lake Basin,  Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01107.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Study on Land-Water Resources and Hydrological Characteristics of Irrigation System in the Issyk-Lake Basin (Volume 2). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>