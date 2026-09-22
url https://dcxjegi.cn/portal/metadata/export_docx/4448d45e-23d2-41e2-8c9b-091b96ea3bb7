--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本报告是吉尔吉斯农业经济研究所联合多部门完成的系列研究第二部分，聚焦伊塞克湖盆地灌溉系统的水文技术评估，主要内容包括： 河流水文特征：分析盆地内主要河流的径流量、季节性变化及水质数据。 取水枢纽技术档案：详细记录灌溉系统取水节点的工程参数（如设计流量、闸门规格、维护状态）。 经济评估：结合水利设施运行效率，提出灌溉系统优化建议。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：Г. В. 索博林（Г. В. Соболин）、 В. А. 涅杰利金娜（В. А. Неделькина）、Г. К. 济巴钦斯卡娅（Г. К. Зибачинская） 出版社：Типография Киргизского СХИ 出版地：伏龙芝 出版年：1990年 页数：178页 语种：俄文 馆藏条形码：XJLASRU70011111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:20.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:irrigation, resources management, hydrological, agricultural economy, agricultural</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 灌溉, 资源管理,  水文,  农业经济,  农业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Issyk-Lake Basin,  Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 伊塞克湖盆地,  中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Study on Land-Water Resources and Hydrological Characteristics of Irrigation System in the Issyk-Lake Basin (Volume 2). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01107.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 伊塞克湖盆地灌溉系统土地-水资源及水文特征研究（第二卷）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>