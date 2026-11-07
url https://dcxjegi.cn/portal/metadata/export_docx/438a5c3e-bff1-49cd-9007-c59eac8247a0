--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">贝加尔湖水化学</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是首部系统研究贝加尔湖水化学特性的专著，基于1948-1955年的实地调查数据，全面分析了贝加尔湖的化学组成、动态过程及生态意义。主要内容包括： （1）水化学基础特征：湖水离子组成、溶解氧、二氧化碳、pH值等的垂直与水平分布规律。 （2）动态过程：生物地球化学循环（氮、磷、硅、有机物）、氧气平衡、深度层化学分带性。 （3）区域对比：贝加尔湖与全球其他大型湖泊（如库苏古尔湖、坦噶尼喀湖）的水化学差异。 （4）应用价值：为安加拉河梯级水电站开发及贝加尔湖资源利用提供科学依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К. К. 沃京采夫（К. К. Вотинцев） 出版社：ИздательствоАкадемиинаук СССР 出版地：莫斯科 出版年：1961年 页数：311页 语种：俄文 馆藏条形码：XJLSARU70026069</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《贝加尔湖水化学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《贝加尔湖水化学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《贝加尔湖水化学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/03-2025/05/03</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/03-2025/05/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">65.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:65.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物地球化学,  水化学,  深水湖泊, 生态系统</w:t>
+        <w:t xml:space="preserve">Theme:the biogeochemical, hydrochemical, deep lake, ecosystem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1948 1949 1950 1951 1952 1953 1954 1955</w:t>
+        <w:t xml:space="preserve">Time:1948 1949 1950 1951 1952 1953 1954 1955</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 贝加尔湖水化学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01078.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Baikal Lake chemistry. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01078.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>