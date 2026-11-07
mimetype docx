--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高崩塌与滑坡斜坡的工程地质研究方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Engineering geological research methods for high landslides and landslides</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engineering geological research methods for high landslides and landslides</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02397</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02397</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02397</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">莫斯科国立大学地质系土质学与工程地质教研室同贝尔格莱德大学采矿地质系岩土工程教研室之间多年多样的科学联系、对工程地质任务的一致理解以及在工程构筑物设计和建造论证领域的共同基本方法论原则，为开展工程地质最重要问题之一——“复杂地质构造高边坡的滑坡、形成与稳定性”——的联合研究创造了有利前提。莫斯科大学和贝尔格莱德大学工程地质教研室的教师、科研人员、研究生和大学生，根据共同的总计划，分别在各自国家开展了野外和实验研究，研究工作由本专著的科学编辑 Г. С. 佐洛塔列夫教授和 М. 亚尼奇教授指导。 在现代研究的第一阶段，从所研究问题的诸多方面中，选定了方法学问题，这些问题被认为是最重要的，并且拥有可对现场、实验和理论研究进行总结的材料。专著包括六章以及附录，附录内容为不同比例尺的工程地质图图样、图例、概念定义等。 研究滑坡、崩塌和其他边坡现象的对象和区域的选择，取决于相应教研室的科研工作计划。莫斯科大学工程地质教研室的科研人员主要总结了对苏联南部山地斜坡区域的研究材料：东喀尔巴阡山、南克里米亚和高加索的黑海沿岸、天山西北部和西南部等。从南斯拉夫众多多样的崩塌-滑坡区域中，选取了杰拉普水库边坡、维索奇察河谷以及新建的贝尔格莱德—巴尔铁路所经的利姆河谷，以及马其顿和东塞尔维亚的深采场边坡作为研究实例。塞尔维亚有法律规定必须进行地质研究，并对其论证性和经济性提出了要求，因此在第一章中专门增加了第5节，用以规范工程地质勘察计划。 本专著总结了两所大学教研室在滑坡和高边坡稳定性问题上的研究经验，由多位科研人员集体撰写，其姓名已列于目录中。贝尔格莱德大学的 Б. 库隆季奇教授、Д. 斯特凡诺维奇教授和 М. 马尔科维奇教授，И. 舒京副教授、П. 洛金和 Д. 博热诺维奇参与了专著的讨论，提出了宝贵的建议，作者已欣然采纳并在书中作了相应的补充。В. С. 费多谢科在准备第二章材料、某些其他章节内容以及工程地质图图样方面给予了大力协助。制图方法研究和工程地质图、插图及其他图表的设计由 А. Ф. 伯恩戈夫完成。О. Л. 维诺格拉多娃、Л. А. 德尔卡奇和 А. Ф. 格拉西莫娃参与了书稿付印前的最终准备工作。 作者团队谨向莫斯科大学土质学与工程地质教研室主任、院士 Е. М. 谢尔盖耶夫以及本专著审稿人 Г. А. 戈洛德科夫斯卡娅和 И. О. 季赫温斯基的帮助和建议表示深切的谢意。 本书或许仍存在不足之处；作者和编者将对所有提出意见和建议的读者表示感激，来信请寄至莫斯科大学工程地质教研室或贝尔格莱德大学岩土工程教研室。</w:t>
+        <w:t xml:space="preserve">The long-standing and multifaceted scientific cooperation between the Department of Soil Science and Engineering Geology of the Faculty of Geology at Moscow State University and the Department of Geotechnical Engineering of the Faculty of Mining and Geology at the University of Belgrade, their common understanding of engineering-geological problems, and their shared fundamental methodological principles concerning the justification, design, and construction of engineering structures created favorable conditions for a joint investigation of one of the most important problems in engineering geology: “Landslides, Formation, and Stability of High Slopes in Complex Geological Structures.” Faculty members, researchers, graduate students, and undergraduate students from the engineering geology departments of Moscow State University and the University of Belgrade carried out field and laboratory investigations in their respective countries according to a common research program. The work was supervised by the scientific editors of this monograph, Professor G. S. Zolotarev and Professor M. Janić. During the first stage of the contemporary research program, methodological issues were selected from among the many aspects of the problem under study. These issues were considered the most important and were supported by sufficient material for the synthesis of field, experimental, and theoretical investigations. The monograph consists of six chapters and an appendix containing sample engineering-geological maps at various scales, legends, definitions of concepts, and related materials. The selection of study objects and regions involving landslides, collapses, and other slope processes was determined by the research programs of the participating departments. Researchers from the Engineering Geology Department of Moscow State University primarily summarized investigations carried out in mountainous slope regions of southern parts of the Soviet Union, including the Eastern Carpathians, the Black Sea coasts of southern Crimea and the Caucasus, and the northwestern and southwestern sectors of the Tien Shan. From among the numerous and diverse landslide-prone regions of Yugoslavia, the slopes of the Đerdap Reservoir, the Visočica River Valley, the Lim River Valley along the newly constructed Belgrade-Bar railway, and the deep open-pit mine slopes of Macedonia and eastern Serbia were selected as case studies. Since Serbian legislation required geological investigations and established standards for their justification and economic efficiency, a special Section 5 was added to Chapter One for the regulation and planning of engineering-geological investigations. This monograph summarizes the research experience accumulated by the two university departments in the fields of landslides and high-slope stability. It was prepared collectively by a number of researchers whose names are listed in the table of contents. Professor B. Kulonjić, Professor D. Stefanović, and Professor M. Marković of the University of Belgrade, together with Associate Professor I. Šukin, P. Lokin, and D. Boženović, participated in discussions of the manuscript and provided valuable recommendations, many of which were incorporated into the book. V. S. Fedoseiko rendered substantial assistance in preparing the materials for Chapter Two, several other sections, and the engineering-geological map examples. Research on cartographic methods and the preparation of engineering-geological maps, illustrations, and other graphics were carried out by A. F. Berngof. O. L. Vinogradova, L. A. Derkach, and A. F. Gerasimova participated in the final preparation of the manuscript for publication. The authors express their sincere gratitude to Academician E. M. Sergeyev, Head of the Department of Soil Science and Engineering Geology at Moscow State University, as well as to the reviewers of the monograph, G. A. Golodkovskaya and I. O. Tikhvinsky, for their assistance and valuable advice. The authors recognize that this book may still contain shortcomings. They and the editors will be grateful for any comments and suggestions from readers. Correspondence may be addressed to the Department of Engineering Geology at Moscow State University or the Department of Geotechnical Engineering at the University of Belgrade. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г. С. 佐洛塔廖夫（Г. С. Золотарева）М. 亚尼奇（М. Янича） 出版社：Издательство московского университета 出版地：莫斯科 出版年：1980年 页数：183页 语种：俄文 分类号：УДК 624.131 馆藏条形码：XJLAS RU 70000727</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.С. Zolotalev (丨.С.Золотарева）М. YanicЯнича） Published by: 丨 зда т ельс т в о мо с к о в с к ого уни в ерс и т е т а Published: Moscow Publication year: 1980 Pages: 183 pages Language: Russian Classification No.: У п К 624.131 Collection barcode: XJLAS RU 70000727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《高崩塌与滑坡斜坡的工程地质研究方法》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Engineering Geological Research Methods of High Landslides and Landslides" without modification and deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《高崩塌与滑坡斜坡的工程地质研究方法》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《高崩塌与滑坡斜坡的工程地质研究方法》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Engineering Geological Research Methods for High Collapse and Landslide Slopes" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Engineering Geological Research Methods for High Collapse and Landslide Slopes" were not changed and deleted. The data information of the "Engineering Geological Research Methods for High Collapse and Landslide Slopes" is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">115.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:115.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 滑坡现象, 高边坡稳定性</w:t>
+        <w:t xml:space="preserve">Theme:Landslide phenomenon, High slope stability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质力学 </w:t>
+        <w:t xml:space="preserve">Subject:Geomechanics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 高崩塌与滑坡斜坡的工程地质研究方法. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02397.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Engineering geological research methods for high landslides and landslides. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02397.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>