--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Main legends of specialized engineering geological large-scale maps and profiles Appendix 2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">花卉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02414</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Flower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02414</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02414</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02414</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In our country, a grand plan for the construction of a communist society has been laid out for the coming seven years. The Soviet Union has entered a historic period of flourishing material strength, art, and science. While production continues to grow steadily, the living conditions of working people are improving year by year. The expanding landscaping and greening efforts throughout our country are a vivid expression of the Party's and the Government's concern for improving the working and living conditions of the Soviet people and satisfying their aesthetic needs. If green areas currently account for 15.6% of the territory of Ukraine's cities, then by 1964 this proportion will increase to 30% across the republic. By that time, the total area of green spaces in the Ukrainian Soviet Socialist Republic will reach approximately 965,000 hectares. In Ukraine, 459,700 hectares of new green spaces will be established by 1964, including 115,200 hectares within cities, 41,700 hectares in suburban settlements, 155,000 hectares of forests and forest parks, and others. Flowers are an indispensable organic component of green spaces. In cities and workers' settlements alone, flower gardens will occupy more than 6,000 hectares. And how many flowers there will be in rural areas, collective farm settlements, health resorts, Young Pioneer summer camps, and home gardens as well! Vast stretches of leafy trees and the delicate colors of flowers adorn architectural complexes, embellish undeveloped spaces, and transform our cities and villages into continuous gardens. The working people of Kyiv, Lviv, Stalino, Kharkiv, Dnipropetrovsk, and many other cities, workers' settlements, and villages are successfully carrying out the tasks of greening and landscaping. Beautiful Kyiv is not only an important industrial, cultural, and administrative center, but also a city of parks, where the abundance and diversity of flowers are combined with highly developed skills in floral planting and decoration. Flowers are our companions both at home and outdoors. They accompany people throughout their lives: greeting them at birth, accompanying childhood and youth, and beautifying holidays and achievements in labor. People will always need them. They delight the eye in spring and summer, bring vitality to the dreary days of autumn, and bring joy to homes during the severe winter. Therefore, the number of greenhouses and conservatories intended to provide a wide variety of flowers throughout the year is steadily increasing. At present, issues concerning the artistic decoration of parks, public gardens, boulevards, palaces of culture, and health resorts through landscaping and flowers, as well as the creation of new varieties of flowering plants, have been included in the work plans of research institutions. Botanical gardens and experimental stations are tasked with establishing collections of flowering plants for further propagation and introduction into production. The broad masses of Soviet citizens take part in landscaping and greening efforts. Workers in both towns and countryside strive to make their country more beautiful in appearance; they lay out parks and decorate houses, streets, squares, and estates with flower beds. Our plant breeders and innovators have made an enormous contribution to the development of domestic floriculture. They have produced thousands of new varieties of tulips, dahlias, roses, lilacs, and other flowering plants and ornamental shrubs. School students, Young Pioneers, and young nature enthusiasts actively participate in arranging flower beds and planting greenery. As they enter adult life, they acquire the skills needed to create new forms of flowering plants and to decorate Pioneer Palaces, schools, and estates. Together with the adult population of the Soviet Union, they strive to fulfill the testament of I. V. Michurin: to transform our country into a garden overflowing with blossoms. </w:t>
+        <w:t xml:space="preserve">在我国，一项建设共产主义社会的宏伟计划已为最近的七年所拟定。苏联已进入物质力量、艺术与科学繁荣的历史时期。 在产量稳步增长的同时，劳动者的生活条件也逐年改善。我国日益发展的绿化建设，是党和政府关怀苏联人民劳动与休息条件的改善以及满足其审美需求的鲜明体现。如果如今乌克兰各城市的绿地面积占城市领土的15.6%，那么到1964年，全共和国的这一比例将增加到30%。届时，乌克兰苏维埃社会主义共和国的绿地面积将达到约96.5万公顷。 在乌克兰，到1964年将新建45.97万公顷绿地：其中城市11.52万公顷，城郊居民点4.17万公顷，森林和森林公园15.5万公顷，等等。 花卉是绿地中不可或缺的有机组成部分。仅在城市和工人村中，花圃占地就将超过6000公顷。此外，在乡村、生产队驻地、疗养院、少先队夏令营以及宅旁园地上，还将有多少花卉啊！ 1.大片的树木绿荫和花卉的柔美色彩，装点着建筑群，修饰着未建设的空间，将我们的城市和乡村变成了连绵不断的花园。 基辅、利沃夫、斯大林诺、哈尔科夫、第聂伯罗彼得罗夫斯克以及其他城市、工人村和乡村的劳动者们，正在成功地解决绿化任务。 美丽的基辅不仅是重要的工业、文化和行政中心，同时也是一座公园城市，这里花卉的丰富多样与花卉栽植装饰的高超技艺相结合。 花卉是我们居家和户外的伴侣。它们伴随着人的整个生命历程：在出生时迎接，陪伴少年与青春，装点节日和劳动胜利。人们永远需要它们，它们在春夏抚慰目光，在萧瑟的秋日增添生机，在严冬为居室带来欢愉。因此，旨在全年提供多种多样花卉的温室与花房数量正日益增长。 目前，关于用绿化和花卉对公园、街心花园、林荫道、文化宫和疗养院进行艺术装饰，以及创造花卉作物新品种的问题，已列入科研机构的工作计划。植物园和试验站承担着建立花卉植物收藏，以便进一步繁殖并推广到生产中去的任务。 广大苏联群众参与了绿化建设。苏联城乡劳动者，力求从外观上使自己的国家变得更美，他们铺设公园，用花圃装饰房屋、街道、广场和庄园。 我国的育种家——独创者们，为国内花卉园艺的发展做出了巨大贡献，他们培育出了成千上万郁金香、大丽花、玫瑰、丁香及其他花卉植物和观赏灌木的新品种。 学校学生、少先队员和少年自然爱好者们积极参与布置花圃和种植绿地。他们在步入生活时，掌握了创造花卉作物新形态、装饰少先队宫、学校和庄园的技能，力求与苏联成年居民一同实现伊·弗·米丘林的遗训——将我们的国家变成一座繁花似锦的花园。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): D.Ф. D. YoushiwukФ.Юхимиук) Published by: 丨 о с у д а р с т в е н н о е и з д а т е л ь с т в о с е л ь с к о в о зяй с т в е н н о й л и т е р а т у ры У к р а и н с к о й С С С Р Place of publication: Kiev Publication year: 1959 Pages: 322 Language: Russian Classification No.: У п б 551.24(479) Collection barcode: XJLAS RU 70002254</w:t>
+        <w:t xml:space="preserve">作者（编委会）：D. Ф. 尤希米乌克(D. Ф. Юхимиук) 出版社：Государственное издательство сельскохозяйственной литературы Украинской ССР 出版地：基辅 出版年：1959年 页数：322页 语种：俄文 分类号：УДК 551.24(479) 馆藏条形码：XJLAS RU 70002254</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Flowers" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《花卉》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "flowers" are processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of the "flowers" has not been changed and deleted, and the data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《花卉》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《花》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:252.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">252.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Flowers and plants gardening, Urban greening</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 花卉园艺, 城市绿化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Ornamental horticulture </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">观赏园艺学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1959</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Main legends of specialized engineering geological large-scale maps and profiles Appendix 2. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02414.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 花卉. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02414.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>