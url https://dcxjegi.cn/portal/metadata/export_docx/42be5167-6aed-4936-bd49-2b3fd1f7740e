--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008年中亚河流产流区90米DEM数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含1个阿姆河-锡尔河-楚河产流区数字高程数据；本数据是基于CGIAR-CSI 90m SRTM数据（第4版），经过重投影和格式转换处理得到的，空间分辨率90米，投影坐标为Pulkovo_1942_Transverse_Mercator，数据以img格式存储。数据反映了中亚阿姆河-锡尔河-楚河产流区范围内的高程分布和地形。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自国际农业研究咨询组织空间咨询团体(CGIAR-CSI)(http://srtm.csi.cgiar.org/)的SRTM 90m Digital Elevation Data。SRTM 90m Digital Elevation Data数据集（第4版）是基于美国宇航局发布并由美国地质调查局通过ftp访问分发的3级弧秒SRTM数据制作的（ftp//edcsgs9.cr.usgs.gov/pub/data/srtm/version1/）。CGIAR-CSI SRTM数据集对NASA数据进行了后处理，以通过插值技术“填补”无数据空白。其结果是无缝、完整地覆盖全球的海拔。 SRTM 90m Digital Elevation Data数据集引用方式：Jarvis A., H.I. Reuter, A. Nelson, E. Guevara, 2008, Hole-filled seamless SRTM data V4, International Centre for Tropical Agriculture (CIAT), available from https://srtm.csi.cgiar.org. 参考文献引用：Reuter H.I, A. Nelson, A. Jarvis, 2007, An evaluation of void filling interpolation methods for SRTM data, International Journal of Geographic Information Science, 21:9, 983-1008.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">以5°×5°图块大小，Geo TIFF文件格式下载阿姆河-锡尔河-楚河产流区范围的DEM数据，数据地理坐标系-WGS84；使用ARCGIS软件工具对下载的数据进行重投影生成Pulkovo_1942_Transverse_Mercator的数据，结果数据以img格式存储。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据分类满足SWAT模拟需要，精度高，地形和水系勾画清晰，高程分布准确。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2008/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿姆河-锡尔河-楚河产流区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">122.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:122.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Pulkovo_1942_Transverse_Mercator </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数字高程模型,  DEM</w:t>
+        <w:t xml:space="preserve">Theme:digital elevation model, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿姆河,   锡尔河,   楚河 </w:t>
+        <w:t xml:space="preserve">Place:Amu Darya,  Syr Darya,  chuhe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗毅,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:luo yi,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗毅   </w:t>
+        <w:t xml:space="preserve">author:luo yi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗毅,陈曦. 2008年中亚河流产流区90米DEM数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00136.</w:t>
+        <w:t xml:space="preserve">luo yi, chen xi. 90-meter DEM dataset from the runoff area of the Central Asia River in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00136.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>