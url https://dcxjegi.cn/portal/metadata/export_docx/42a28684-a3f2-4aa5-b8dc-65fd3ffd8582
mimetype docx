--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1:10万环境保护区数据集(2011年)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含了新疆国家级地质公园数据集、新疆森林公园数据集、新疆湿地保护区数据集、新疆自然保护区数据集和新疆风景名胜数据集5个数据集，按照国家和自治区级别，植物、动物和自然景观分类，形成点状和面状两种类型数据。数据生产时间为2011年，投影坐标为Albers投影，经纬度坐标，比例尺1：10万。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:10万地形图 、新疆行政区划图、landsat TM遥感影像和新疆土地覆盖图和新疆旅游业“十二五”发展规划报告。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照国家和自治区级别，植物、动物和自然景观分类，依据新疆旅游业“十二五”发展规划报告，在新疆区划范围内勾画出各类各级别的环境保护区，形成点状和面状两种类型数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">分类、级别以及所得结果均以新疆旅游业“十二五”发展规划报告中所提到的为准。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-None</w:t>
+        <w:t xml:space="preserve">collect time:2012/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">249.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:249.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然保护区,  自然保护区,  地质公园,  湿地保护区,  森林公园,  风景名胜地</w:t>
+        <w:t xml:space="preserve">Theme:nature Reserve, nature Reserve, Geopark, wetland reserve, Forest Park, scenic spots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,700 +1068,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆1:10万环境保护区数据集(2011年). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00463.</w:t>
+        <w:t xml:space="preserve">fang hui. Xinjiang 1: 100,000 environmental protected areas dataset (2011). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00463.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>