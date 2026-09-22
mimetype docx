--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆1:10万环境保护区数据集(2011年)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含了新疆国家级地质公园数据集、新疆森林公园数据集、新疆湿地保护区数据集、新疆自然保护区数据集和新疆风景名胜数据集5个数据集，按照国家和自治区级别，植物、动物和自然景观分类，形成点状和面状两种类型数据。数据生产时间为2011年，投影坐标为Albers投影，经纬度坐标，比例尺1：10万。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1:10万地形图 、新疆行政区划图、landsat TM遥感影像和新疆土地覆盖图和新疆旅游业“十二五”发展规划报告。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">按照国家和自治区级别，植物、动物和自然景观分类，依据新疆旅游业“十二五”发展规划报告，在新疆区划范围内勾画出各类各级别的环境保护区，形成点状和面状两种类型数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">分类、级别以及所得结果均以新疆旅游业“十二五”发展规划报告中所提到的为准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2012/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:249.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">249.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.mdb数据库</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1：10万</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:nature Reserve, nature Reserve, Geopark, wetland reserve, Forest Park, scenic spots</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然保护区,  自然保护区,  地质公园,  湿地保护区,  森林公园,  风景名胜地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,425 +1471,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Xinjiang 1: 100,000 environmental protected areas dataset (2011). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00463.</w:t>
+        <w:t xml:space="preserve">方晖. 新疆1:10万环境保护区数据集(2011年). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00463.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>