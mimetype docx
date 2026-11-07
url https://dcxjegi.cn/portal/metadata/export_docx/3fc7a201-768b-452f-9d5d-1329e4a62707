--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆地下水水化学类型及水质调查情况数据（2000年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含了县级平原区评价目的层地下水PH分区面积、矿化度分区面积、水化学类型、总硬度分区等信息数据，共14张表格。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">董新光，邓铭江，新疆地下水资源，新疆科学技术出版社，2005年10月第1版</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是由专人手工录入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该专著已于2005年10月出版，录入时未经删改。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">152.2 KiB</w:t>
+        <w:t xml:space="preserve">data size:152.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 矿化度,  水质, 地下水,  硬度</w:t>
+        <w:t xml:space="preserve">Theme:salinity, water quality, groundwater, hardness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆地下水水化学类型及水质调查情况数据（2000年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00614.</w:t>
+        <w:t xml:space="preserve">fang hui. Survey data on groundwater chemical types and water quality in Xinjiang (2000). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00614.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>