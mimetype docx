--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克荒漠化公约履约报告</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,765 +127,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">报告</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureReport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本综述分析了《联合国防治荒漠化公约》在哈萨克斯坦共和国的执行进程。 本报告分析了哈萨克斯坦共和国执行《联合国防治荒漠化公约》的进程。报告提供了有关问题现状、对策、荒漠化和土地退化消极进程的材料。 提供了有关问题现状、对策、荒漠化和土地退化消极进程的材料。介绍执行《公约》的规范和法律框架。 介绍实施《公约》的法律框架。评估了该国进一步执行《公约》的潜力及其局限性。 评估了哈萨克斯坦进一步执行《公约》的国家潜力及其局限性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005年出版。俄文原版书籍。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子文本</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠化,  土地退化</w:t>
+        <w:t xml:space="preserve">Theme:desertification, land degradation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 图书馆、情报与文献学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Library, Information and Documentation Other Subjects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -919,69 +763,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1008,69 +834,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1091,69 +899,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1179,69 +969,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1266,700 +1038,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">余瑶   </w:t>
+        <w:t xml:space="preserve">author:yu yao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:wu hao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克荒漠化公约履约报告. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00289.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Kazakhstan Implementation Report on the Desertification Convention. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00289.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>