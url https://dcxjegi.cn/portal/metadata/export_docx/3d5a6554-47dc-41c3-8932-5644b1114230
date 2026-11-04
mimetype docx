--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中亚天山冰川运动与动力学规律</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01961</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Movement and dynamics of glaciers in the Tianshan Mountains of Central Asia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01961</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01961</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01961</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book discusses the ice movement of typical glaciers in the Tianshan Mountains of Central Asia, as well as the ice movement mechanism and several aspects of fluctuations in its velocity field. The influence of external and internal factors on the movement of ice bodies is revealed. The role of motion speed in glacier mass exchange and dynamic processes is analyzed. The reasons leading to the catastrophic advance of the dendritic glaciers in the Tianshan Mountains were studied. The dynamic characteristics of the largest glaciers in the past 50 to 100 years are briefly summarized. For glaciologists, geographers and geography students in universities of the Republic. Published with the approval of the Academic Committee of the Tianshan Physical Geography Station and accepted by the Academic Publishing Committee of the Academy of Sciences of the Kyrgyz Soviet Socialist Republic. </w:t>
+        <w:t xml:space="preserve">本书探讨了中亚天山典型冰川的冰体运动问题，以及冰体运动机制及其速度场波动的若干方面。揭示了外部和内部因素对冰体运动的影响。分析了运动速度在冰川质量交换和动态过程中的作用。研究了导致天山树枝状冰川灾难性前进的原因。简要概述了近50至100年来最大冰川的动态特征。 面向冰川学家、地理学家及共和国高校地理系学生。 经天山自然地理站学术委员会批准出版，并经吉尔吉斯苏维埃社会主义共和国科学院学术出版委员会接收。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): 丨.К. BakovК.Баков） Published by: ð здательство « ð л им» Published: Frunze Publication year: 1983 Pages: 148 pages Language: Russian Collection barcode: XJLAS RU 70008449 Classification No.: У п б 551</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Е. К. 巴科夫（Е. К. Баков） 出版社：Издательство «Илим» 出版地：伏龙芝 出版年：1983年 页数：148页 语种：俄文 馆藏条形码：XJLAS RU 70008449 分类号：УДК 551</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Laws of Movement and Dynamics of the Tianshan Glacier in Central Asia" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚天山冰川运动与动力学规律》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Laws of Movement and Dynamics of Tianshan Glaciers in Central Asia" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Central Asia Tianshan Glaciers Movement and Dynamics" was unchanged and deleted. The data information of "Laws of Movement and Dynamics of Glaciers in Central Asia" was of reliable quality. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《中亚天山冰川运动与动力学规律》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚天山冰川运动与动力学规律》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/10/31-2025/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/10/31-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:8.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Geographic, Tianshan, Glaciers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 地理,  天山, 冰川</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1983</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01961.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 中亚天山冰川运动与动力学规律. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01961.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>