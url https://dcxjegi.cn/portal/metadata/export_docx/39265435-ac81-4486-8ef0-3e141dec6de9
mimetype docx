--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1960-2016年中亚五国社会经济数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括1960-2016年中亚哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦、土库曼斯坦的总人口、城市人口、农村人口、经济总产值、工业产值、农业产值、牛羊牲畜头数、经济作物和粮食作物的种植结构数据。数据以.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦、土库曼斯坦统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对年鉴中的相关文字段落进行摘录整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">93.2 KiB</w:t>
+        <w:t xml:space="preserve">data size:93.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 经济产值, 人口,  种植结构,  牲畜量,  种植结构</w:t>
+        <w:t xml:space="preserve">Theme:economic output, population, planting structure, livestock quantity, planting structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">经济统计学 </w:t>
+        <w:t xml:space="preserve">Subject:economic statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960-2016</w:t>
+        <w:t xml:space="preserve">Time:1960-2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,  哈萨克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,   塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Kazakhstan,  Turkmenistan,  Kyrgyzstan,  Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  罗格平 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  luo ge ping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,罗格平. 1960-2016年中亚五国社会经济数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00581.</w:t>
+        <w:t xml:space="preserve">liu tie, luo ge ping. 1960-2016 Socio-economic data set of the five Central Asian countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00581.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>