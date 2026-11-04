--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">谢米列奇耶的鸟类</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Birds of Semirechiye</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Birds of Semirechiye</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01998</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该著作系统研究了谢米列奇耶地区的鸟类区系组成、分布规律及其生态特征。研究基于长期野外调查与标本采集，详细描述了该地区迁徙鸟类、留鸟及稀有物种的种群动态、栖息地偏好及其在生态系统中的作用，并探讨了人类活动与气候变化对鸟类群落的影响，为区域生物多样性保护提供了基础数据与科学依据。</w:t>
+        <w:t xml:space="preserve">This work systematically studies the avian faunal composition, distribution rules and ecological characteristics of the Semirechiye area. Based on long-term field surveys and specimen collection, the study described in detail the population dynamics, habitat preferences and role in the ecosystem of migratory birds, resident birds and rare species in the area, and discussed the impact of human activities and climate change on bird communities, providing basic data and scientific basis for regional biodiversity protection. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Б. Н.什尼特尼科夫 (Б. Н. Шнитников) 出版社：Издательство академии наук СССР 出版地：莫斯科 出版年：1949年 页数：663页 语种：俄文 馆藏条形码：XJLAS RU 70000484</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): BB.Н. Shnitnikov (.Н.Шнитников) Published by: 丨 зд а т ельс тво а к а д еми наук С С С С СР Published: Moscow Publication year: 1949 Pages: 663 pages Language: Russian Collection barcode: XJLAS RU 70000484</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《谢米列奇耶的鸟类》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Birds of Semirechiye" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《谢米列奇耶的鸟类》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《谢米列奇耶的鸟类》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Birds of Semirechiye" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","The Birds of Semirechiye" were not changed and deleted. The data information of "Birds of Semirechiye" is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">390.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:390.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 鸟类区系, 谢米列奇耶鸟类</w:t>
+        <w:t xml:space="preserve">Theme:The avifauna, Birds of Semirechiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">动物学 </w:t>
+        <w:t xml:space="preserve">Subject:Zoology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1949</w:t>
+        <w:t xml:space="preserve">Time:1949</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 谢米列奇耶的鸟类. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01998.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Birds of Semirechiye. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01998.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>