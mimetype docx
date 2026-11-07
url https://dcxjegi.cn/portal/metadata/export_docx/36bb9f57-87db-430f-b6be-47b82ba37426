--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆10m陆地生物量数据集（2023年4-10月）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哨兵</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentinal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为利用sentinel2号反射率产品数据进行进一步加工，其中原始数据为全疆10米月度哨兵二号反射率镶嵌数据集，地表生物量数据通过机器学习进行提取，质量控制主要采用全疆2021-2023年地表生物量实测数据进行训练样本和验证样本选择，同时结合林业调查数据进行精度检验与评估。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哨兵二号反射率数据主要来源为欧空局下载。其余辅助数据来源为实地测量数据，自主产生。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哨兵二号反射率数据由于已经经过了欧空局处理，故未作进一步处理。本数据集是通过对随机森林，梯度回归，支持向量机等多种机器学习进行对比后，选择随机森林算法进行生物量反演的反演的计算。数据分辨率为10m。其中随进森林算法的训练样本包括由吐鲁番哈密地区，艾比湖流域，南疆塔里木河流域北缘的实测数据集，地表生物量的收集采用标准枝或全收获方式进行，森林采用森林资源调查规范进行。用于本模型计算的植被生物量数据采用10m×10m标准样方，采集方法为标准枝采集法和全采集法。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">质量控制主要采用全疆2021-2023年地表生物量实测数据进行训练样本和验证样本选择，同时结合林业调查数据进行精度检验与评估。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.4 TiB</w:t>
+        <w:t xml:space="preserve">data size:1.4 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> CGCS2000 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物量</w:t>
+        <w:t xml:space="preserve">Theme:biomass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  马勇刚 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  Ma Yonggang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马勇刚   </w:t>
+        <w:t xml:space="preserve">author:Ma Yonggang  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,马勇刚. 新疆10m陆地生物量数据集（2023年4-10月）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2024.00100179.</w:t>
+        <w:t xml:space="preserve">liu tie, Ma Yonggang. Xinjiang 10m terrestrial biomass dataset (April to October 2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2024.00100179.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>