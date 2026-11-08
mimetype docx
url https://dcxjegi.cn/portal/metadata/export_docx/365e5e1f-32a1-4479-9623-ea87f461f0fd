--- v1 (2026-08-08)
+++ v2 (2026-11-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1962-1986年吉尔吉斯斯坦萨雷扎兹河支流阿克希拉克河月平均流量 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据记录的是1962-1986年吉尔吉斯坦萨雷扎兹河支流阿克希拉克河河口以上1.5km站月平均流量、年平均流量、年最大值和出现时间、年最小值和出现时间、年径流量、年径流模数、径流深指标数据，阿克希拉克河集水面积为2290平方公里。数据表中缺少1979年和1982年的记录。数据总体缺失率18.8%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">来自于2009年收集的俄文资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">翻译整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">原文翻译，未改动。数据总体缺失率18.8%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1962/01/01-1986/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1962/01/01-1986/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">萨雷扎兹河支流阿克希拉克河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:37.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:an annual average flow, runoff</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年平均流量,  径流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Akhirac River, a tributary of the Sarezaz River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">萨雷扎兹河支流阿克希拉克河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi. 1962-1986 Average monthly flow of the Akhirac River, a tributary of the Sarezaz River in Kyrgyzstan, in . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00273.</w:t>
+        <w:t xml:space="preserve">陈曦. 1962-1986年吉尔吉斯斯坦萨雷扎兹河支流阿克希拉克河月平均流量 . 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00273.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>