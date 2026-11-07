--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">固体可燃矿产（腐植煤）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Solid combustible minerals (humus coal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Solid combustible minerals (humus coal)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01897</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01897</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01897</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部关于固体可燃矿产（腐植煤）的系统性教材或专业参考著作，全面涵盖了从成因理论、研究方法到地质分布与工业应用的各个层面。全书首先从有机质分解过程和原始物质积累类型出发，阐述了固体可燃矿产的成因基础，并系统介绍了其微观研究、化学分析及技术测试方法。随后，按腐泥煤、腐殖煤等成因类型，详细论述了泥炭、褐煤、烟煤、无烟煤、油页岩等各类煤种的特性、分类及变质作用。在此基础上，以苏联为主要区域，按工业枢纽和煤田分布，逐一介绍了顿巴斯、莫斯科近郊、乌拉尔、库兹巴斯、坎斯克、伊尔库茨克、通古斯、卡拉干达、费尔干纳等主要煤田的地质特征、煤质特点及工业意义，并对部分国外煤田进行了简要概述。最后提出了苏联地质工作者在煤炭研究领域的任务方向。全书兼具理论深度与应用价值，适合地质学、矿产学及能源工业领域的专业人员参考使用。</w:t>
+        <w:t xml:space="preserve">This book is a systematic textbook or professional reference book on solid combustible minerals (humus coal), which comprehensively covers all aspects from genetic theory and research methods to geological distribution and industrial applications. The book first expounds the genetic basis of solid combustible minerals based on the decomposition process of organic matter and the accumulation types of original substances, and systematically introduces its microscopic research, chemical analysis and technical testing methods. Subsequently, the characteristics, classification and metamorphism of various types of coal such as peat, lignite, bituminous coal, anthracite, and oil shale are discussed in detail according to the genetic types such as sapropite and humus coal. On this basis, with the Soviet Union as the main area, according to the industrial hub and coalfield distribution, the geological characteristics, coal quality characteristics and industrial significance of Donbas, the suburbs of Moscow, Urals, Kuzbas, Kansk, Irkutsk, Tunguska, Karaganda, Fergana and other major coalfields are introduced one by one, and some foreign coalfields are briefly summarized. Finally, the task direction of Soviet geologists in the field of coal research is proposed. The book has both theoretical depth and application value, and is suitable for reference and use by professionals in the fields of geology, mineralogy and energy industry. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А.А. 加佩耶夫 (А. А. ГАПЕЕВ) 出版社：Государственное издательство геологической литературы 出版地：莫斯科 出版年：1949年 页数：334页 语种：俄文 馆藏条形码：XJLAS RU 70002445</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.А. Gapyev (А.А.ГАПЕЕВ) Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о л о г иче ской л и т е р а т у ры Published: Moscow Publication year: 1949 Pages: 334 pages Language: Russian Collection barcode: XJLAS RU 70002445</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《固体可燃矿产（腐植煤）》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored this book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Solid Combustible Minerals (Humus Coal)" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《固体可燃矿产（腐植煤）》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《固体可燃矿产（腐植煤）》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Solid Combustible Minerals (Humus Coal)" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Solid Combustible Minerals (Humus Coal)" was unchanged and deleted. The data information of "Humus Coal" was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/22-2025/07/22</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/22-2025/07/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:28.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 油页岩,  地质,  无烟煤,  泥炭,  烟煤,  煤田,  能源工业,  褐煤, 矿产</w:t>
+        <w:t xml:space="preserve">Theme:Oil shale, Geological, Anthracite, Peat, Bituminous coal, Coalfield, Energy industry, Lignite, Mineral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">煤田地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Coalfield geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1949</w:t>
+        <w:t xml:space="preserve">Time:1949</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 固体可燃矿产（腐植煤）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01897.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Solid combustible minerals (humus coal). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01897.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>