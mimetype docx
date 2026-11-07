--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,947 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">民丰绿洲水系、流域（山区）及高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">民丰绿洲水系是指滋养民丰绿洲的诸河形成的水系。这些河流主要有牙通古孜河、尼雅河与安迪尔河，它们的干流长度分别为317.72 km、228.39 km和215.94 km（Lambert投影）。民丰绿洲诸河流域山区部分是维持民丰绿洲存在的诸河流上游的集水区。该部分流域的地理位置是36°11'41" N-36°56'58" N，82°13'10" E-84°30'49" E。流域面积为8905.28 km²（Albers投影），流域边界长度为632.00 km（Lambert投影）。民丰绿洲诸河流域山区部分的高程均在2000 m以上，被分为9种类型：高程值2500 m以下为一类，2500 m以上，以500 m为间隔划分。该数据集基于Google earth影像、ASTER GDEM 30m数据和实测数据研发得到。数据集内容包括：（1）民丰绿洲水系数据；（2）民丰绿洲诸河流域山区部分边界数据；（3）民丰绿洲诸河流域山区部分高程分类数据。数据集由32个数据文件组成，以.kmz、.shp与.tif数据格式存储，数据量为12.3 MB（压缩为3个文件，8.74 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30m数据和实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据加工方法见：桂东伟, 李伯騛, 张思源, 刘闯. 民丰绿洲水系、流域（山区）及高程分类数据集[J/DB/OL]. 全球变化数据仓储电子杂志(中英文), 2022. https://doi.org/10.3974/geodb.2022.08.08.V1.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:8.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水系,  高程,  数据大百科, 流域</w:t>
+        <w:t xml:space="preserve">Theme:water system, elevation, Data Encyclopedia, basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,   尼雅河,   安迪尔河,   牙通古孜河 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Niya River,  Andir River,  Yatongguzi River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -976,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1065,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1148,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1236,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1323,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 民丰绿洲水系、流域（山区）及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.08.08.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classification data set of Minfeng Oasis water system, river basin (mountainous area) and elevation. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.08.08.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>