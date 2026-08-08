--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第5卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为三部分。第一部分聚焦哈萨克斯坦植物研究所标本馆的模式标本，系统新增342 个分类单元，全面涵盖Linaria bektauatensis等新物种的形态特征描述与异名修订，并规范作者缩写及文献引用格式，构建起区域植物分类的基础数据框架。第二部分以阿拉套地区为研究核心，详细记录 230种植物，深入分析灯芯草属、葱属等类群的分布规律与生态适应性；同时针对天山云杉开展地理演化研究，结合地质历史背景提出其起源于东亚古陆的学术观点，进一步解析冰川期后种群扩散与山地环境的协同演化机制。第三部分聚焦生物多样性发现与跨类群研究，一方面发现Calligonum Bykovii等植物新种，以及 Schwarzmannia真菌新属（内含2种寄生豆科植物的真菌新种）；另一方面开展锈菌目98种真菌的地理分布调查，同步完成地衣资源（20种，如Peltigera 属15种）的生境记录，多维度展现哈萨克斯坦北部及山地生态系统的生物多样性特征。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. П. Голоскоков 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1968年 页数：96页 语种：俄语 分类号：UDC 581.9(476)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第5卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第5卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:6.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物多样性, 植物研究,  植物区系</w:t>
+        <w:t xml:space="preserve">Theme:plant diversity, Plant Research, flora of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1968</w:t>
+        <w:t xml:space="preserve">Time:1968</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第5卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00980.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 5. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00980.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>