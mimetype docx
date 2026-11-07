--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第11卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为3部分。第一部分探讨珍稀植物与新物种发现，记录了哈萨克斯坦北部及天山地区的21种特有植物（如 Oxytropis kirgisensis、Astragalus brevicarinus），分析其地理分布与分类地位，首次报道土库曼植物园引种的 137 种木本植物在干旱条件下的根系适应性。新发现真菌物种 Pleospora incarvilleae和Urocystis oxygraphidis，并描述其与宿主植物的互作机制。第二部分涉及植物系统分类学修订，对葱属（Allium）、黄芪属（Astragalus）等类群进行系统学整理，确认 Silene tianschanica 等新种的有效性。通过染色体分析（如 Picea schrenkiana）探讨中亚山地植物遗传多样性，提出基于分子标记的种群鉴别方法。第三部分研究真菌生态学，描述地衣和酵母菌的形态特征与生态分布，发现其在极端环境下的生存策略。通过对小麦叶斑病菌的实验，揭示酸性条件对真菌孢子萌发率的影响（提升 30%），为病害防治提供理论依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Б. А. Быков 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1979年 页数：123页 语种：俄语 分类号：UDC 581.08</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第11卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第11卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:22.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物分类, 植物多样性,  干旱区真菌生态</w:t>
+        <w:t xml:space="preserve">Theme:plant classification, plant diversity, Fungal ecology in arid areas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第11卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00969.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 11. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00969.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>