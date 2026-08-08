--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2013年吉尔吉斯斯坦植被类型数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,900 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集基于2011年10月、2012年10月和2013年7月，3次共计30天对吉尔吉斯斯坦野外调查的基础上，通过对吉尔吉斯斯坦植被类型分布的历史资料（包括1980年吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告等），参照“中国科学院综合考察委员会新疆综合考察队植物组1972”对植被类型划分方法，对历史资料原图中原苏联植被分类系统进行了调整，将吉尔吉斯斯坦的植被类型归纳为：7大植被型组、20植被型、108植被亚型、296群丛、3000多种植被（见：2011-2013年吉尔吉斯斯坦植被类型专题图）。7大植被类型组分别是：森林（针叶林、落叶阔叶林）、灌丛（山地灌丛、杜加依灌丛）、荒漠（蒿类荒漠、盐柴类荒漠、阿月浑子---扁桃荒漠、灌木半灌木荒漠、多汁盐柴类荒漠、冻原荒漠）、草原（荒漠草原、真草原、高寒草甸草原）、草甸（高寒草甸、亚高山草甸、山地草甸、低地沼泽草甸）、高山冻原（一年生高山植被、垫状高山植被、佛利干那高山冻原植被）、用于栽培作物的耕地。数据以.doc格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、1980年吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告。 2、中国科学院综合考察委员会新疆综合考察队植物组1972年植被类型划分方法。 3、2011年10月、2012年10月和2013年7月，3次吉尔吉斯斯坦野外调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用归类法，对吉尔吉斯斯坦植被归类，共计：7大植被型组、20植被型、108植被亚型、296群丛、3000多种植被。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">276.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:276.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植被类型, 植被</w:t>
+        <w:t xml:space="preserve">Theme:vegetation types, vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物地理学 </w:t>
+        <w:t xml:space="preserve">Subject:plant geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1054,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1143,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1226,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1314,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1401,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">迪利夏提·哈斯木,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:di li xia ti · ha si mu,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">迪利夏提·哈斯木   </w:t>
+        <w:t xml:space="preserve">author:di li xia ti · ha si mu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">迪利夏提·哈斯木,陈曦. 2011-2013年吉尔吉斯斯坦植被类型数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00470.</w:t>
+        <w:t xml:space="preserve">di li xia ti · ha si mu, chen xi. 2011-2013 Data set of vegetation types in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00470.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>