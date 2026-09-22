--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2011-2013年吉尔吉斯斯坦植被类型数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,900 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集基于2011年10月、2012年10月和2013年7月，3次共计30天对吉尔吉斯斯坦野外调查的基础上，通过对吉尔吉斯斯坦植被类型分布的历史资料（包括1980年吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告等），参照“中国科学院综合考察委员会新疆综合考察队植物组1972”对植被类型划分方法，对历史资料原图中原苏联植被分类系统进行了调整，将吉尔吉斯斯坦的植被类型归纳为：7大植被型组、20植被型、108植被亚型、296群丛、3000多种植被（见：2011-2013年吉尔吉斯斯坦植被类型专题图）。7大植被类型组分别是：森林（针叶林、落叶阔叶林）、灌丛（山地灌丛、杜加依灌丛）、荒漠（蒿类荒漠、盐柴类荒漠、阿月浑子---扁桃荒漠、灌木半灌木荒漠、多汁盐柴类荒漠、冻原荒漠）、草原（荒漠草原、真草原、高寒草甸草原）、草甸（高寒草甸、亚高山草甸、山地草甸、低地沼泽草甸）、高山冻原（一年生高山植被、垫状高山植被、佛利干那高山冻原植被）、用于栽培作物的耕地。数据以.doc格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1、1980年吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告。 2、中国科学院综合考察委员会新疆综合考察队植物组1972年植被类型划分方法。 3、2011年10月、2012年10月和2013年7月，3次吉尔吉斯斯坦野外调查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">使用归类法，对吉尔吉斯斯坦植被归类，共计：7大植被型组、20植被型、108植被亚型、296群丛、3000多种植被。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:276.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">276.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.doc格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation types, vegetation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 植被类型, 植被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:plant geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1054,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1143,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1226,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1314,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1401,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:di li xia ti · ha si mu,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">迪利夏提·哈斯木,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:di li xia ti · ha si mu  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">迪利夏提·哈斯木   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">di li xia ti · ha si mu, chen xi. 2011-2013 Data set of vegetation types in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00470.</w:t>
+        <w:t xml:space="preserve">迪利夏提·哈斯木,陈曦. 2011-2013年吉尔吉斯斯坦植被类型数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00470.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>