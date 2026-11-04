--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦·中亚汽车道路地图集</w:t>
+        <w:t xml:space="preserve">Kazakhstan·Central Asia Highway Atlas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地图集于1980年由苏联测绘总局第二工厂编制并准备付印。 公路资料依据哈萨克苏维埃社会主义共和国、俄罗斯苏维埃联邦社会主义共和国公路部，乌兹别克苏维埃社会主义共和国公路建设与运营部，吉尔吉斯苏维埃社会主义共和国、土库曼苏维埃社会主义共和国公路运输与公路部，塔吉克苏维埃社会主义共和国运输与道路经济部的资料绘制。 公路资料截至1980年1月。 行政区划资料截至1981年6月。</w:t>
+        <w:t xml:space="preserve">The atlas was compiled in 1980 by the Second Factory of the Soviet General Directorate of Surveying and Mapping and prepared for printing. The road information is drawn up on the basis of the information of the Ministry of Roads of the Kazakh Soviet Socialist Republic, the Russian Soviet Federative Socialist Republic, the Ministry of Road Construction and Operation of the Uzbek Soviet Socialist Republic, the Ministry of Road Transport and Roads of the Kyrgyz Soviet Socialist Republic, the Turkmen Soviet Socialist Republic, and the Ministry of Transport and Road Economy of the Tajik Soviet Socialist Republic. Road information as of January 1980. Administrative divisions as of June 1981. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К.В. 斯维尔斯卡娅（К.В. Свирская）Е.Л. 马卡列维奇（Е.Л. Макаревич）Г.И. 巴边科（Г.И. Бабенко） 出版社：Главное управление геодезии и картографии при Совете Министров СССР 出版地：莫斯科 出版年：1982年 页数：27页 语种：俄文 馆藏条形码：XJLAS RU 70002275</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): К.В. Svilskaya (К.В.Свирская）Е.Л. MakalevichЛ.Макаревич）Г.И. Babanko (丨.И.Бабенко） Published by: 丨 л а в н о е уп р а в л е н и е г е одези и ка р т о г р а н и п р и С о в е т е д е д е Ми н и с т р о в С С С С Р Published: Moscow Publication year: 1982 Pages: 27 pages Language: Russian Collection barcode: XJLAS RU 70002275</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦·中亚汽车道路地图集》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of the "Kazakhstan·Central Asia Automobile and Road Atlas", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦·中亚汽车道路地图集》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦·中亚汽车道路地图集》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Kazakhstan·Central Asia Automobile Road Atlas" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of the "Kazakhstan·Central Asia Automobile Road Atlas" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/28-2025/10/28</w:t>
+        <w:t xml:space="preserve">collect time:2025/10/28-2025/10/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:15.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 中亚, 地图集</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, Atlas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982</w:t>
+        <w:t xml:space="preserve">Time:1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦·中亚汽车道路地图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01930.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Kazakhstan·Central Asia Highway Atlas. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01930.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>