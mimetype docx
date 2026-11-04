--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">外伏尔加地区粘土质半荒漠的自然环境与动物群</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01899</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The natural environment and fauna of the clay semi-desert in the Transvolga region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01899</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01899</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01899</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is a monograph on vertebrate ecology based on the clayy semi-desert in the Volga-Ural River region. The book first summarizes the natural geographical characteristics of the area, and then systematically discusses the distribution laws and zoogeographic divisions of terrestrial vertebrates, focusing on analyzing the impact of climate fluctuations on population size and the appearance of seasonal animal communities. The book takes rodents of the genus Microtus and Lagurus as the main objects, and studies in detail their distribution, number changes and influencing factors, and discusses the role of these rodents in modifying soil, vegetation and microtopography. The book takes into account theoretical analysis and on-site observations, and has reference value for animal ecology and arid area biogeography. </w:t>
+        <w:t xml:space="preserve">本书是一部以伏尔加—乌拉尔河间地带粘土质半荒漠为研究区域的脊椎动物生态学专著。全书首先概述了该地区的自然地理特征，随后系统论述了陆生脊椎动物的分布规律与动物地理区划，重点分析了气候波动对种群数量和季节性动物群落外貌的影响。书中以田鼠属和兔尾鼠属啮齿动物为主要对象，详细研究了其分布、数量变化规律及其影响因素，并探讨了这些啮齿动物对土壤、植被和微地形的改造作用。全书兼顾理论分析与实地观测，对动物生态学与干旱区生物地理学具有参考价值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): К.С. Khodashova (К.С.Ходашова） Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Publication year: 1960 Pages: 129 pages Language: Russian Collection barcode: XJLAS RU 70001901</w:t>
+        <w:t xml:space="preserve">作者（编委会）：К. С.霍达绍娃（К. С. Ходашова） 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1960年 页数：129页 语种：俄文 馆藏条形码：XJLAS RU 70001901</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Natural Environment and Fauna of the Clay Semi-Desert of the Transvolga Region" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《外伏尔加地区粘土质半荒漠的自然环境与动物群》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Natural Environment and Fauna of the Clay Semi-Desert in the Transvolga Region" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Natural Environment and Fauna of the Clay Semi-Desert in the Transvolga Region" was not changed and deleted. The data information of the Natural Environment and Fauna of the Clay Semi-Desert in the Transvolga Region is of reliable quality. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《外伏尔加地区粘土质半荒漠的自然环境与动物群》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《外伏尔加地区粘土质半荒漠的自然环境与动物群》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/22-2025/07/22</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/22-2025/07/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:13.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rodent, Soil, Arid area, Micro-topography, Vegetation, Biological, Semi-desert</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 啮齿动物,  土壤,  干旱区,  微地形,  植被,  生物, 半荒漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Zoology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">动物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1960</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01899.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 外伏尔加地区粘土质半荒漠的自然环境与动物群. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01899.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>