--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">现代俄罗斯：我们祖国的地理概述-西伯利亚部分</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《西伯利亚》一书是俄罗斯地理学会编撰的《现代俄罗斯：我们祖国的地理描述》系列出版物的一部分。该系列包括四本书：《西伯利亚》、《远东》、《欧洲俄罗斯》（分为两册）。 在本书中，西伯利亚宏观区域以西伯利亚联邦管区和秋明州（含自治管区）为界。该区域还包括布里亚特共和国和外贝加尔边疆区，这两个地区于2019年划入远东联邦管区。 书中给出了该地区地理位置的总体特征、研究和开发历史、自然条件、资源、人口和经济的描述；探讨了生态和环境保护问题；最后一章详细描述了该宏观区域内全部15个俄罗斯联邦主体。</w:t>
+        <w:t xml:space="preserve">Siberia is part of the publication series Modern Russia: A Geographical Description of Our Homeland, compiled by the Russian Geographical Society. The series consists of four volumes: Siberia, The Far East, and European Russia (published in two volumes). In this book, the Siberian macro-region is defined as comprising the Siberian Federal District and Tyumen Oblast (including its autonomous okrugs). The region also includes the Republic of Buryatia and Zabaykalsky Krai, both of which were incorporated into the Far Eastern Federal District in 2019. The book provides a general description of the region's geographical location, the history of its exploration and development, its natural conditions, resources, population, and economy. It also examines issues of ecology and environmental protection. The final chapter presents a detailed description of all fifteen constituent entities of the Russian Federation located within this macro-region. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В.М. 科特利亚科夫, Л.М. 科雷特内（В.М. Котляков, Л.М. Корытный） 出版社：Издательство Паулсен 出版地：莫斯科 出版年：2020年 页数：511页 语种：俄文 ISBN号：978-5-98797-253-3 馆藏条形码：65004 RB 1000647 分类号：УДК 91 ББК 26.89</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.М. Kotlyakov, 丨.М. Coretne (ˇ.М.Котляков, Л.М.Корытный） Published by: 丨 зда т е льс тво Паул с ен Published: Moscow Publication year: 2020 Pages: 511 pages Language: Russian ISBN No.: 978-5-98797-253-3 Collection barcode: 65004 RB 1000647 Classification No.: У п К 91 ББК 26.89</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《现代俄罗斯：我们祖国的地理概述-西伯利亚部分》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for the Digital Processing of Library Collection Resources" and fully complies with the data information of "Modern Russia: A Geographical Overview of Our Motherland-Siberian Part" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《现代俄罗斯：我们祖国的地理概述-西伯利亚部分》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《现代俄罗斯：我们祖国的地理概述-西伯利亚部分》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Modern Russia: A Geographical Overview of Our Motherland-Siberian Part" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for the Digital Processing of Library Collection Resources","Modern Russia: A Geographical Overview of Our Motherland-Siberian Part" was unchanged and deleted. The data information of the data is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯联邦 </w:t>
+        <w:t xml:space="preserve">collect place:The Russian Federation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">168.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:168.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地理描述, 西伯利亚</w:t>
+        <w:t xml:space="preserve">Theme:Geographical description, Siberia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯联邦 </w:t>
+        <w:t xml:space="preserve">Place:The Russian Federation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 现代俄罗斯：我们祖国的地理概述-西伯利亚部分. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01575.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01575.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>