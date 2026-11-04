--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西伯利亚植物志</w:t>
+        <w:t xml:space="preserve">Flora of Siberia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">书中首次发表了西伯利亚所有植物科的检索表。给出了32科蕨类植物、裸子植物和单子叶植物共160种的分类学和分布学的最新资料。对部分分类群附有图和分布区图。这些材料是植物资源利用和保护的科学基础。《西伯利亚植物志》概要计划出版14卷。 本书面向植物学家、生态学家、生物学家、地理学家、农林工作者、资源研究者、地方志工作者和自然保护专家。</w:t>
+        <w:t xml:space="preserve">The book publishes for the first time a key to all plant families in Siberia. The latest taxonomic and distribution data of 160 species of ferns, gymnosperms and monocots from 32 families are given. Some taxa and distribution area maps are attached. These materials are the scientific basis for the utilization and protection of plant resources. The summary of "Flora of Siberia" is planned to be published in 14 volumes. This book is aimed at botanists, ecologists, biologists, geographers, agricultural and forestry workers, resource researchers, local chroniclers and nature conservation experts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И. М.克拉斯诺博罗夫（И. М. Красноборов） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1988年 页数：197页 语种：俄文 ISBN号：5—02—028894—2 馆藏条形码：XJLAS RU 70008573 分类号：УДК 581.9 (Р57)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.М. Krasnoborov (.М.Красноборов） Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1988 Pages: 197 pages Language: Russian ISBN No.: 5-02-028894-2 Collection barcode: XJLAS RU 70008573 Classification No.: У п К 581.9 (Р57)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《西伯利亚植物志》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", which fully complies with the data information of "Flora of Siberia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《西伯利亚植物志》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《西伯利亚植物志》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Flora of Siberia" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of the "Flora of Siberia" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/09-2025/07/09</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/09-2025/07/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">61.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:61.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农林,  单子叶植物,  地理,  生态,  生物,  蕨类,  裸子植物, 植物</w:t>
+        <w:t xml:space="preserve">Theme:Agriculture and Forestry, Monocotyledonous plant, Geographic, Ecological, Biological, Ferns, Gymnosperms, Plant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物分类学 </w:t>
+        <w:t xml:space="preserve">Subject:Plant taxonomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1988</w:t>
+        <w:t xml:space="preserve">Time:1988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 西伯利亚植物志. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01824.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Flora of Siberia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01824.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>