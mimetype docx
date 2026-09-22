--- v1 (2026-06-24)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚1:25万湖泊与河流分布数据（2010年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据反映的是2010年中亚五国范围内的湖泊和河流水系分布情况，数据共有15358个河流湖泊面状矢量，属性表中包含所用TM数据源信息、湖泊或河流的面积、长度、中心点坐标等；投影坐标为GCS_WGS_1984，比例尺1：25万。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006、2007、2009和2010年每年丰水期7月、8月、9月、10月的TM遥感数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ENVI、eCognition软件，通过选取对水体反映强烈的绿波段和近红外波段进行叠加计算，水体提取公式：TM2+TM3-TM4-TM5，在生成的矢量层下叠加TM数据，通过人工干预修正，生产最后的数据产品。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集按照矢量化标准执行，严格按照TM数据进行修正。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2006/09/06-2010/10/31</w:t>
+        <w:t xml:space="preserve">collect time:2006/09/06-2010/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:22.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 河流, 湖泊</w:t>
+        <w:t xml:space="preserve">Theme:rivers, lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土库曼斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,  哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Kyrgyzstan,  Tajikistan,  Uzbekistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,700 +1089,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力 </w:t>
+        <w:t xml:space="preserve">contributors:li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李均力. 中亚1:25万湖泊与河流分布数据（2010年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00333.</w:t>
+        <w:t xml:space="preserve">li jun li. 1: 250,000 Lake and River Distribution Data in Central Asia (2010). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00333.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>