--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然资源利用基础理论</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic theory of natural resource utilization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic theory of natural resource utilization</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01686</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01686</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01686</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书聚焦自然资源合理利用问题，兼顾宏观方法论研究与细分资源保护研究，理论原则具备普适性，具体应用体系适配白俄罗斯苏维埃社会主义共和国区域实际，是白俄罗斯数十年生态保护实践与研究成果的总结积淀。 白俄罗斯的系统性生态保护始于20世纪50年代，国家陆续出台水土、森林、野生动物保护等专项法规，逐步搭建完善的生态治理机构体系：1955年成立科学院自然保护委员会，1960年设立国家自然保护委员会，1962年组建全国自然保护协会，科研、行政、社会组织协同推进生态保护工作。 第十个五年计划期间，白俄罗斯数十家科研院所、高校与设计机构深耕生态保护研究，落地多项生态治理综合规划，重点推进城市环境优化、资源高效利用、无废技术研发、生态立法完善等核心工作。波列西耶地区的土壤改良工程，也为区域资源合理利用积累了宝贵实践经验。 近年来，白俄罗斯持续夯实生态保护基础，划定大量湖泊、沼泽、泥炭地保护区，统筹编制全域自然保护区域规划，编撰《白俄罗斯苏维埃社会主义共和国红皮书》，系统性保护珍稀濒危动植物资源，全方位守护区域自然生态风貌，推动自然资源可持续利用。</w:t>
+        <w:t xml:space="preserve">This book focuses on the rational utilization of natural resources, integrating both macro-level methodological studies and specialized research on resource conservation. Its theoretical principles possess broad applicability, while its practical application framework is tailored to the regional realities of the Byelorussian Soviet Socialist Republic. The book represents a comprehensive summary of Belarus’s decades of ecological protection practices and research achievements. Systematic ecological protection in Belarus began in the 1950s. The state successively introduced specialized regulations on the protection of water and soil resources, forests, and wildlife, while gradually establishing a comprehensive ecological governance framework. In 1955, the Academy of Sciences Committee for Nature Protection was founded; in 1960, the State Committee for Nature Protection was established; and in 1962, the National Nature Protection Society was organized. Scientific institutions, government agencies, and social organizations worked collaboratively to advance ecological conservation efforts. During the Tenth Five-Year Plan period, dozens of Belarusian research institutes, universities, and design organizations carried out extensive studies on ecological protection and implemented numerous comprehensive environmental governance programs. Key initiatives focused on urban environmental improvement, efficient resource utilization, the development of waste-free technologies, and the enhancement of environmental legislation. Soil improvement projects in the Polesie region also provided valuable practical experience for the rational utilization of regional resources. In recent years, Belarus has continued to strengthen the foundations of ecological protection by designating large numbers of protected areas for lakes, wetlands, and peatlands; developing integrated plans for nature conservation zones across the entire territory; and compiling the Red Data Book of the Byelorussian Soviet Socialist Republic. These efforts have systematically safeguarded rare and endangered animal and plant species, preserved the region’s natural ecological landscapes, and promoted the sustainable use of natural resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. С. 格尔特曼（В. С. Гельтман），Н. И. 科斯秋克维奇（Н. И. Костюкевич），И. К. 洛帕京（И. К. Лопатин），И. И. 蒙谢延科（И. И. Монсеенко），Л. Н. 罗日科夫（Л. Н. Рожков），В. С. 罗曼诺夫（В. С. Романов），Л. М. 苏先亚（Л. М. Сущеня），А. Д. 亚努什科（А. Д. Янушко）出版社：Издательство «Наука и техника» 出版地：明斯克 出版年：1980年 页数：575页 语种：俄文 分类号：УДК 502.7 馆藏条形码：XJLAS RU 70001831</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.С. Geltman (.С.Гельтман），Н.И. KostyukovichИ.Костюкевич），И.К. Lopatin (.К.Лопатин），И.И. Monseyenko (.И.Монсеенко），Л.Н. Rozhkov (.Н.Рожков），В.С. Romanov (.С.Романов），Л.М. Su Xianya (.М.Сущеня），А.Д. Yanushko (А.Д.н у ко) Published by: 丨 зда т ельство « н и к а и т е в о « н и к а» Place of publication: Minsk Publication year: 1980 Pages: 575 pages Language: Russian Classification No.: У п К 502.7 Collection barcode: XJLAS RU 70001831</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《自然资源利用基础理论》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Basic Theory of Natural Resources Utilization" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《自然资源利用基础理论》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《自然资源利用基础理论》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Basic Theory of Natural Resource Utilization" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of the "Basic Theory of Natural Resource Utilization" was not changed and deleted., the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/14-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/14-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">白俄罗斯 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物圈保护,  自然资源合理利用, 白俄罗斯</w:t>
+        <w:t xml:space="preserve">Theme:Biosphere Reserve, Reasonable utilization of natural resources, Belarus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 生态系统生态学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Ecosystem ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">白俄罗斯 </w:t>
+        <w:t xml:space="preserve">Place:Belarus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 自然资源利用基础理论. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01686.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Basic theory of natural resource utilization. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01686.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>