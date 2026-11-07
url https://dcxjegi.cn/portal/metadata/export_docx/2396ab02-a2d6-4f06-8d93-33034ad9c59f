--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气物理学与气候学问题</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书汇集了中亚地区大气物理与气候学领域的最新研究成果，重点探讨了该区域特有的尘霾天气、沙尘暴、降水特征以及山区气候特点。文集收录了关于大气垂直结构、云量计算、风温分布及蒸发过程等方面的论文，反映了对中亚复杂地形条件下气候形成机制的多角度认识。研究数据主要基于中亚各气象站点的长期观测资料，对区域气候预测和灾害性天气预警具有一定的参考价值。本书适合从事气象学、气候学及相关领域研究的专业人员阅读参考。</w:t>
+        <w:t xml:space="preserve">This volume brings together the latest research achievements in the fields of atmospheric physics and climatology in Central Asia. It focuses on the region's distinctive atmospheric phenomena, including haze and dust events, sandstorms, precipitation characteristics, and the climatic features of mountainous areas. The collection contains studies on the vertical structure of the atmosphere, cloud-cover estimation, the distribution of wind and temperature, and evaporation processes. These papers reflect diverse perspectives on the mechanisms of climate formation under the complex topographic conditions of Central Asia. The research data are derived primarily from long-term observations collected at meteorological stations throughout Central Asia. The findings provide valuable reference material for regional climate forecasting and the early warning of hazardous weather events. This book is intended as a reference work for researchers and professionals engaged in meteorology, climatology, and related fields. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С.Г. 恰内舍娃, О.И. 苏博京娜（С.Г. Чаньшева, О.И. Субботина） 出版社：Гидрометеоиздат 出版地：莫斯科 出版年：1978年 页数：104页 语种：俄文 馆藏条形码：XJLAS RU 70021496</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): С.Г. Chanesheva, O.И. Subokina (С.Г.Чаньшева, О.И.Субботина） Published by: 丨 и дроме т е о издат Published: Moscow Publication year: 1978 Pages: 104 pages Language: Russian Collection barcode: XJLAS RU 70021496</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《大气物理学与气候学问题》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Atmospheric Physics and Climatology Issues" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《大气物理学与气候学问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《大气物理学与气候学问题》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Atmospheric Physics and Climatology Issues" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Atmospheric Physics and Climatology Issues" were not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">30.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:30.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 中亚气候, 尘霾</w:t>
+        <w:t xml:space="preserve">Theme:Climate of Central Asia, Dust mites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气物理学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Physics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1978</w:t>
+        <w:t xml:space="preserve">Time:1978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 大气物理学与气候学问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01586.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01586.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>