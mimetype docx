--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">未勘探地区选集：帕米尔卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Selected Works of Unexplored Areas: Pamirs Volume</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Selected Works of Unexplored Areas: Pamirs Volume</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02171</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是苏联科学事业的重要组织者、院士尼古拉·彼得罗维奇·戈尔布诺夫的选集。书中收录了关于中亚地区（主要是帕米尔）的研究著作，这些研究由苏联科学院塔吉克-帕米尔考察队在1928至1935年间完成。 在报告和旅行笔记中，Н.П. 戈尔布诺夫讲述了帕米尔的考察研究，以及塔吉克斯坦和中亚其他共和国的自然与资源。</w:t>
+        <w:t xml:space="preserve">This book is a collection of works by Nikolai Petrovich Gorbunov, an important organizer and academician of the Soviet Union's scientific undertaking. The book contains research works on Central Asia (mainly Pamir) completed by the Tajik-Pamir Expedition of the Soviet Academy of Sciences between 1928 and 1935. In reports and travel notes,.П. Gorbunov described Pamir's expeditions and research, as well as the nature and resources of Tajikistan and other Central Asian republics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Н. П. 戈尔布诺夫 (Горбунов) 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1987年 页数：198 语种：俄文 分类号：УДК 551 馆藏条形码：XJLAS RU 70002259</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Un.П. Gorbunov (丨 орбунов) Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1987 Pages: 198 Language: Russian Classification No.: У п б 551 Collection barcode: XJLAS RU 70002259</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《未勘探地区选集：帕米尔卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Selected Areas of Unexplored Areas: Pamirs Volume" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《未勘探地区选集：帕米尔卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《未勘探地区选集：帕米尔卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Selected Works of Unexplored Areas: Pamirs Volumes" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Selected Works of Unexplored Areas: Pamirs Volumes" were deleted without changes. The data information of the data is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">237.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:237.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">帕米尔科考,  中亚自然资源</w:t>
+        <w:t xml:space="preserve">Theme:Natural resources of Central Asia, Pamirs Scientific Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">帕米尔高原 </w:t>
+        <w:t xml:space="preserve">Place:The Pamirs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 未勘探地区选集：帕米尔卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02171.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Selected Works of Unexplored Areas: Pamirs Volume. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02171.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>