--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1973-2000年吉尔吉斯坦主要河流水资源总量</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含吉尔吉斯斯坦境内伊塞克湖流域、伊犁（卡尔卡拉）流域、楚河流域、塔拉斯河流域、塔里木河流域、纳伦河流域、卡拉达尔亚和流域、锡尔河流域和克孜勒苏9个流域至1972年和1973-2000年的两个时间段的年平均流量、河床径流、年总流量，全观测时期年平均径流量的数据。数据来源于《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详，由吉尔吉斯斯坦共和国水能水问题研究所提供，通过“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）国际合作课题购入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描、OCR识别和人工校对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国9个流域. 没有对原书内容进行修改增删或重新统计，保留原表格格式和数据格式。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.5 KiB</w:t>
+        <w:t xml:space="preserve">data size:28.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 流量, 径流量</w:t>
+        <w:t xml:space="preserve">Theme:flow, runoff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1973 2000</w:t>
+        <w:t xml:space="preserve">Time:1973 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  沈鸿 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  shen hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,沈鸿. 1973-2000年吉尔吉斯坦主要河流水资源总量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00386.</w:t>
+        <w:t xml:space="preserve">chen xi, shen hong. 1973-2000 Total water resources of Kyrgyzstan's main rivers in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00386.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>