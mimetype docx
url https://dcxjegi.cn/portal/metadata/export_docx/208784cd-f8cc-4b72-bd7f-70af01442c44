--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦水体鱼类寄生虫研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Study on fish parasites in water bodies of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Study on fish parasites in water bodies of Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02363</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02363</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02363</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼类生态寄生虫学问题是苏联寄生虫学家研究的最具意义的课题之一。这是因为近四十年来，我国大部分地区都有大量学者对鱼类寄生虫区系进行了密集而有计划的研究。这些工作是根据苏联科学院通讯院士瓦连京·亚历山德罗维奇·多加尔的弟子们制定的统一方法进行的。许多研究的发起思想者和组织者正是瓦·阿·多加尔德，他根据初步研究确立了生态寄生虫学的主要原则和鱼类寄生虫学的首批基本规律。研究人员发现的某些宿主种类和个别水体寄生虫区系形成的规律，为后续的概括总结以及在该领域开展规模日益扩大、分析日益深入的研究提供了材料。所取得的成就使得预测水体中寄生虫区系的变化特征、制定预防措施并提出防治对渔业造成重大损失的经济鱼类和养殖鱼类寄生虫病的方法成为可能。目前，苏联的鱼类寄生虫学家学派被公认为世界科学界的领先者，而我国水体在寄生虫学研究方面的深入程度也远高于世界其他任何国家。 当然，目前所做的还远远不够，寄生虫学家面前仍有许多未解决的任务。因此，总结已取得的成果尤为重要。在综合概括性著作中，区域性汇编具有重要意义，尤其是那些提供该地区寄生虫区系生态特征、并指出各水体中特定寄生虫分布特点的汇编。在当前内水集约化捕捞和鱼类养殖问题日益引起规划部门关注的时刻，此类著作尤为珍贵。鱼产品在我国食品平衡中的重要性急剧增加，因此，无疑迫切需要减少鱼类寄生虫病造成的损失。准确鉴定寄生虫是制定防治寄生虫病措施的主要条件。因此，编制此类汇编是我国科学的首要任务。 在我国各加盟共和国中，哈萨克斯坦在面积和地理条件多样性方面位居前列，其境内拥有众多作为鱼类寄生虫学研究对象的水体。哈萨克斯坦水体鱼类寄生虫资料汇编具有特殊意义，因为它汇集了在生物学上极为多样化的材料。呈现给读者的这部专著的巨大价值还在于，其中所阐述的材料绝大部分是作者本人及其亲密同事团队的研究成果。这不是一部汇编性著作，而是一项原创性研究，同时创造性地吸收了其他科学家的所有成果。特别需要指出的是，书中提供了关于驯化对鱼类寄生虫区系影响的非常有趣的部分。关于这个问题的确切文献资料相对较少，因此这方面的任何新数据都极为重要。阿·伊·阿加波娃引用的材料，概括了在哈萨克斯坦水体中驯化的鱼类的寄生虫区系变化数据。这一部分基于作者及其同事的研究成果，为了解驯化鱼类本身及其引入的新成分对水体鱼类寄生虫区系形成的过程提供了大量信息。 毫无疑问，阿·伊·阿加波娃以作者特有的精确性和概括广度完成的这部著作，将不仅有助于哈萨克斯坦，而且有助于其境外地区进一步开展关于鱼类寄生虫区系规律的理论和实践研究工作。</w:t>
+        <w:t xml:space="preserve">The problems of ecological parasitology of fish are among the most significant subjects studied by Soviet parasitologists. This is because, over the past forty years, a large number of scholars throughout most regions of our country have conducted intensive and systematically planned investigations into the parasite fauna of fishes. These studies were carried out according to a unified methodology developed by the students of Valentin Alexandrovich Dogiel, Corresponding Member of the Academy of Sciences of the USSR. Many of the ideas that inspired and guided this research, as well as much of its organization, originated with V. A. Dogiel himself, who, on the basis of preliminary studies, established the principal tenets of ecological parasitology and the first fundamental laws of fish parasitology. The patterns discovered by researchers regarding certain host species and the formation of parasite faunas in individual water bodies provided the foundation for subsequent generalizations and for increasingly extensive and analytically sophisticated investigations in this field. These achievements have made it possible to predict changes in parasite faunas within aquatic environments, develop preventive measures, and propose methods for controlling parasitic diseases of commercially valuable and cultured fish that cause major losses to fisheries. At present, the Soviet school of fish parasitology is recognized as a world leader in scientific research, and the degree to which the waters of our country have been studied from a parasitological perspective far exceeds that of any other nation. Of course, what has been accomplished so far is far from sufficient, and many unresolved tasks still confront parasitologists. Therefore, it is particularly important to summarize the results already achieved. Among comprehensive synthetic works, regional compilations are of great value, especially those that describe the ecological characteristics of parasite faunas within a given region and identify the distributional features of particular parasites in individual water bodies. At a time when the problems of intensive inland fisheries and fish culture are receiving increasing attention from planning authorities, such publications are especially valuable. The importance of fish products in the national food balance has increased sharply, and consequently there is an urgent need to reduce losses caused by fish parasitic diseases. Accurate identification of parasites is the primary prerequisite for developing effective control measures. Therefore, the preparation of such compilations constitutes one of the foremost tasks of our national science. Among all the Union republics of our country, Kazakhstan ranks among the foremost in terms of both area and diversity of geographical conditions, and it contains numerous water bodies that serve as objects of fish-parasitological research. A compilation of data on the parasites of fishes inhabiting Kazakhstan’s waters is of particular significance because it brings together biologically highly diverse material. Another great value of the monograph presented to readers lies in the fact that the overwhelming majority of the material discussed is the result of original investigations conducted by the author and her close team of colleagues. This is not merely a compilatory work but an original scientific study that has also creatively incorporated the achievements of other researchers. Particularly noteworthy is the highly interesting section devoted to the influence of acclimatization on the parasite fauna of fishes. Reliable published information on this topic is relatively scarce; therefore, any new data in this area are of exceptional importance. The material cited by A. I. Agapova summarizes changes in the parasite fauna of fish species acclimatized in the waters of Kazakhstan. Based on the investigations of the author and her colleagues, this section provides extensive information for understanding the processes through which acclimatized fishes, as well as the new elements introduced along with them, influence the formation of fish parasite faunas in aquatic ecosystems. There is no doubt that this work, completed by A. I. Agapova with the precision and breadth of synthesis characteristic of the author, will contribute not only to Kazakhstan but also to further theoretical and practical studies on the patterns governing fish parasite faunas in regions beyond its borders. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А.И.阿加波娃（А.И.Агапова） 出版社：Издательство «НАУКА» Казахской ССР 出版地：阿拉木图 出版年：1966 页数：342页 馆藏条形码：XJLAS RU 70024991</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): A. A. Slutski (А.А.Слудский） Е.В. Gwozdev (.В.Гвоздев）Ш.Ж. Aliyev (Ж.Алиев）А.Б. Bezhenov (А.Б.Беженов）Э.И. Gavrilov (.И.Гаврилов）А.Ж. Jumotilov (А.Ж.Жумодилов）А.Ф. Coviari (А.Ф.Ковиарь）Е.И. StraughianИ.Страугиан） Published by: 丨 зда тельство "Кайнар" Published: Almaty Publication year: 1978 Pages: 204 pages Language: Russian Classification No.: У п б 502.743:575.79(574) Collection barcode: XJLAS RU 70001672</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦水体鱼类寄生虫研究》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored this book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Research on Fish Parasite in Kazakhstan Water Bodies", without changes and deletions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦水体鱼类寄生虫研究》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦水体鱼类寄生虫研究》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Research on Fish Parasite in Water Bodies of Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Research on Fish Parasite in Water Bodies of Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">197.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:197.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 动物流行病学, 鱼类寄生虫</w:t>
+        <w:t xml:space="preserve">Theme:Zooepidemiology, Fish parasites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1966</w:t>
+        <w:t xml:space="preserve">Time:1966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦水体鱼类寄生虫研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02363.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Study on fish parasites in water bodies of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02363.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>