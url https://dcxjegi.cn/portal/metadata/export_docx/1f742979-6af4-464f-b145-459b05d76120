--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1972-2020年哈萨克斯坦巴尔喀什湖面积变化数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集采用美国地质调查局（USGS）的全球可视化浏览器（Glovis）（http://glovis.usgs.gov） 网站公布的1972-2020年73幅Landsat5、7、8影像作为遥感数据源，基于NDWI指数提取巴尔喀什湖湖面矢量面状数据，只有27年的数据，数据时间不连续，共缺少22年的数据，主要缺少1973-1974年、1978-1990年、2003-2005年、2018年等年份的数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始影像数据来源于美国地质调查局（USGS）的全球可视化浏览器网站（http://glovis.usgs.gov）， 包括1972-2020年Landsat TM/ETM+/OLI数据，选取的数据满足以下要求：①云覆盖少（云覆盖率&lt;30%）；②阴影较少、色调层次分明；③无噪声。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于1972—2020年间的Landsat影像，采用全域-局部自适应迭代的阈值分割方法提取湖泊面积信息。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">自动解译的矢量数据在结合目视修正工作后，取得了较高的精度，能够满足研究需求。 本数据中存在一个年度内有多个月份的矢量数据，共有73期数据；按照年份统计，本数据有27年的数据，数据时间不连续，共缺少22年的数据，主要缺少1973-1974年、1978-1990年、2003-2005年、2018年等年份的数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:12.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖泊,  水体,  面积</w:t>
+        <w:t xml:space="preserve">Theme:lakes, water body, area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1972 1975 1977 1991 1992 1993 1994 1996 1997 1998 1999 2000 2001 2002 2006 2007 2008 2009 2010 2011 2013 2014 2015 2016 2017 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:1972 1975 1977 1991 1992 1993 1994 1996 1997 1998 1999 2000 2001 2002 2006 2007 2008 2009 2010 2011 2013 2014 2015 2016 2017 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">Place:Balkhash Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄粤,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:huang yue,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄粤   </w:t>
+        <w:t xml:space="preserve">author:huang yue  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:huang yue , liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄粤,刘铁. 1972-2020年哈萨克斯坦巴尔喀什湖面积变化数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00330.</w:t>
+        <w:t xml:space="preserve">huang yue, liu tie. 1972-2020 Area change data of Balkhash Lake in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00330.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>