--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊塞克湖地区水冰资源</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书由吉尔吉斯科学院天山自然地理站编纂，系统研究了伊塞克湖地区的水冰资源及其影响因素。主要内容包括：萨雷-贾兹河流域冰川消融空间分布规律、天山内部山脉北坡降水分布特征、天山高山区太阳辐射状况、科伊苏河流域表面冰碛形成与分布、伊塞克湖盆地强风垂直剖面统计特征、冰川表面变化图形化表示新方法。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. Н. 迪基赫（А. Н. Диких） 出版社：Издательство «Илим» 出版地：伏龙芝 出版年：1988年 页数：129页 语种：俄文 ISBN号：5-8355-0034-3 馆藏条形码：XJLASRU70009023</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《伊塞克湖地区水冰资源》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《伊塞克湖地区水冰资源》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《伊塞克湖地区水冰资源》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/05-2025/06/05</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/05-2025/06/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:16.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水文,  气候,  冰川, 山地,  水资源,  评估</w:t>
+        <w:t xml:space="preserve">Theme:hydrological, climate, glaciers, mountain, water resources, assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1988</w:t>
+        <w:t xml:space="preserve">Time:1988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 伊塞克湖地区水冰资源. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01151.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Water and ice resources in Issyk Lake area. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01151.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>