--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农作物的病毒病害及其防治措施</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Viral diseases of crops and their prevention and control measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viral diseases of crops and their prevention and control measures</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01590</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01590</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01590</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在最近十年中，病毒学取得了显著成就。尤其是理论病毒学在此期间进展迅速。可以毫不夸张地说，病毒学说的理论问题目前在生命科学中占据了中心地位之一。 然而，尽管取得了这些成就，病毒的本质仍然未被完全揭示。正如60年前俄国科学家德·伊·伊万诺夫斯基首次在世界上发现病毒时一样，我们至今仍未掌握决定性的证据来支持关于这些感染因子起源的某种观点，这表明需要在该领域大幅扩展实验研究。同时必须强调，在认识病毒本质方面取得的每一个新进展，都将有助于防治病毒性感染。 我国在研究植物病毒病方面取得了显著成就。然而，这些认识在农业生产中尚未得到充分应用，也不符合社会主义农业所需的工作规模。考虑到我国巨大的播种面积、农作物的多样性及其栽培条件的复杂性，必须从根本上改进关于植物病毒病的实验研究以及防治措施的研发工作。 为此，首先需要研究不同作物上常见的病毒病种类，并对这些疾病进行系统分类。同样众所周知的是，即使对于已研究过的病毒病，也尚未研发出足够有效的防治措施。因此在这方面也有广阔的研究领域。 为了解决我国病毒学家面临的重大任务，需要采取一系列严肃的组织措施。其中尤为重要的是建立病毒学研究的科学中心，以及培养目前极为紧缺的病毒学专业人才。 1958年2月召开了全苏植物病毒病会议。本次会议的工作无疑将对病毒学研究的进一步发展产生积极影响，并将有助于取得与先进社会主义科学相称的新成就。本文集收录了本次会议所讨论的主要问题的相关论文。</w:t>
+        <w:t xml:space="preserve">Over the past decade, virology has achieved remarkable successes. In particular, theoretical virology has advanced rapidly during this period. It is no exaggeration to say that the theoretical problems of virology now occupy one of the central positions in the life sciences. However, despite these achievements, the nature of viruses has still not been fully revealed. Just as when the Russian scientist D. I. Ivanovsky first discovered viruses in the world sixty years ago, we still lack decisive evidence to support any particular view regarding the origin of these infectious agents. This indicates the need for a major expansion of experimental research in this field. At the same time, it must be emphasized that every new advance in understanding the nature of viruses contributes to the prevention and control of viral infections. Our country has achieved significant successes in the study of plant virus diseases. However, this knowledge has not yet been fully applied in agricultural production, nor does it meet the scale of work required by socialist agriculture. Given the vast sown areas of our country, the diversity of crops, and the complexity of their cultivation conditions, it is essential to fundamentally improve both experimental research on plant virus diseases and the development of measures for their prevention and control. To achieve this, it is first necessary to investigate the types of virus diseases commonly occurring in different crops and to establish a systematic classification of these diseases. It is also well known that even for virus diseases that have already been studied, sufficiently effective control measures have not yet been developed. Therefore, this area still offers broad opportunities for further research. In order to address the major tasks facing our virologists, a series of serious organizational measures must be adopted. Among the most important are the establishment of scientific centers for virological research and the training of virology specialists, who are currently in extremely short supply. In February 1958, the All-Union Conference on Plant Virus Diseases was convened. The work of this conference will undoubtedly have a positive impact on the further development of virological research and will help achieve new accomplishments worthy of advanced socialist science. This volume contains papers related to the principal issues discussed at the conference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К.С. 苏霍夫（К.С. Сухов） 出版社：Издательство Министерства сельского хозяйства СССР 出版地：莫斯科 出版年：1960年 页数：389页 语种：俄文 馆藏条形码：XJLAS RU 70018301</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): К.С. SukhovС.Сухов） Published by: 丨 з д а т е л ь с т в о м и н и с т е р с т в а с е л ь с к о г о в о т о з я й с т в а С С С С Р Published: Moscow Publication year: 1960 Pages: 389 pages Language: Russian Collection barcode: XJLAS RU 70018301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《农作物的病毒病害及其防治措施》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Crop Viral Diseases and Their Prevention and Control Measures" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《农作物的病毒病害及其防治措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《农作物的病毒病害及其防治措施》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Viral Diseases of Crops and Their Prevention and Control Measures" were electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Viral Diseases of Crops and Their Prevention and Control Measures" were unchanged and deleted. The data information of the data information is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">50.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:50.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 病毒学, 植物病毒病</w:t>
+        <w:t xml:space="preserve">Theme:Virology, Plant virus diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">病毒学 , 植物学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Virology , Other disciplines of botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 农作物的病毒病害及其防治措施. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01590.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Viral diseases of crops and their prevention and control measures. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01590.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>