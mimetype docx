--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山野果林关键物种DNA条形码数据库（2023年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,856 +88,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物多样性</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biodiversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊犁地区植物DNA条形码序列，包括matK, rbcL和ITS基因序列和峰图。306个植物样本进行测序分析，这些样本分属于65科，204属，274个种。其中包括野生林果植物，野生花卉，药用植物和作物近缘种，珍稀，濒危植物等。MatK, rbcL和ITS测序表明，共获得281个rbcL片段, 281个matK片段和278个ITS片段，每个测序中包含上游引物（_f）和下游引物（_r）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">测序原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外采集植物样本，进行DNA提取，PCR扩增，碱基测序获得。通过测序仪对植物DNA碱基测序，根据峰图判断碱基读取的准确性，去除序列2端不确定的序列，获得可信度高的碱基序列。fasta测序结果可以用文本打开； 峰图文件（AB1格式）可以使用Chromas软件查看。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">关于天山野果林关键物种DNA条形码数据资源遗传材料采集过程依照《县域陆生高等植物多样性调查与评估技术规定》进行人工采集，DNA条形码数据采集参考和引用《关于植物 DNA 条形码研究技术规范》（高连明等，2012）及本次科考生物多样性调查规范相关内容。经过人工检查本年度数据误差值小于0.1%，符合本次科考生物多样性调查规范相关要求。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">伊犁地区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物,  DNA条形码, DNA基因序列</w:t>
+        <w:t xml:space="preserve">Theme:plant, DNA barcoding, DNA gene sequence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">伊犁地区 </w:t>
+        <w:t xml:space="preserve">Place:Yili area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -971,69 +754,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1060,69 +825,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1143,69 +890,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1231,69 +960,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1318,775 +1029,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨红兰 </w:t>
+        <w:t xml:space="preserve">contributors:yang hong lan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨红兰   </w:t>
+        <w:t xml:space="preserve">author:yang hong lan  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yang hong lan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0500</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山野果林生态系统与生物多样性调查</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0500</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨红兰. 天山野果林关键物种DNA条形码数据库（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009108.</w:t>
+        <w:t xml:space="preserve">yang hong lan. DNA Barcode Database of Key Species in Tianshan Wild Fruit Forest (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>