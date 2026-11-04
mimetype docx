--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">动物学与寄生虫学研究所</w:t>
+        <w:t xml:space="preserve">Lakes of the Turkmen Soviet Socialist Republic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书系统介绍了土库曼苏维埃社会主义共和国境内各主要湖泊的分布与自然特征，按行政区划依次描述了马雷州、查尔朱州、塔绍乌兹州及西土库曼斯坦的湖泊概况，并专门讨论了湖泊中主要植物的分布及其作为水生经济啮齿动物和水禽饲料的价值。全书以湖泊生态与生物资源为主线，为区域湖泊资源的保护与利用提供了基础资料。</w:t>
+        <w:t xml:space="preserve">This book systematically introduces the distribution and natural characteristics of major lakes in the Turkmen Soviet Socialist Republic, describes the lakes of Maray, Charju, Tashouz and Western Turkmenistan by administrative division, and specifically discusses the distribution of major plants in the lakes and their value as feed for aquatic economic rodents and waterfowl. The book focuses on lake ecology and biological resources, providing basic data for the protection and utilization of regional lake resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ш. И.科甘, В. А.科什卡尔达（Ш. И. Коган , В. А. Кошкалда） 出版社：Издательство Академии наук Туркменской ССР 出版地：阿什哈巴德 出版年：1960年 页数：83页 语种：俄文 馆藏条形码：XJLAS RU 70020550</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.И. Kogan, B.А. Koshkarda (.И.Коган , В.А.Кошкалда） Published by: А зд а т ельс тво А к а д е м и н а у к т у р к м е н с к ой С С Р Place of publication: Ashgabat Publication year: 1960 Pages: 83 pages Language: Russian Collection barcode: XJLAS RU 70020550</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《动物学与寄生虫学研究所》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of the Institute of Zoology and Parasitology without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《动物学与寄生虫学研究所》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《动物学与寄生虫学研究所》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Institute of Zoology and Parasitology" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Zoology and Parasitology" was unchanged and deleted. The data information of the Institute of Zoology and Parasitology is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/31-2025/10/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/10/31-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmen Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:4.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物资源, 湖泊</w:t>
+        <w:t xml:space="preserve">Theme:Biological resources, Lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖沼学 </w:t>
+        <w:t xml:space="preserve">Subject:Limnology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Turkmen Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 动物学与寄生虫学研究所. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01953.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Lakes of the Turkmen Soviet Socialist Republic. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01953.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>