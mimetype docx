--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚山地与南哈萨克斯坦的土壤</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Mountains of Central Asia and soils of South Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mountains of Central Asia and soils of South Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01620</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01620</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01620</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是作者多年来在山地成土过程领域研究的系统总结，进一步发展了道库恰耶夫的土壤地带性学说。书中以大量实际资料为基础，揭示了山区土壤系统分类与诊断分类的问题，给出了不同发生-地理类群的比较特征，阐述了山地土壤形成的特殊性，并以中亚和南哈萨克斯坦为例探讨了山地土壤合理利用的自然科学基础，以及山区综合开发与保护等问题。 本书面向土壤学家、生态学家、植物学家、农学家及科研工作者。</w:t>
+        <w:t xml:space="preserve">This book is a systematic summary of the author's research in the field of mountain soil-forming processes over the years, further developing Daukuchayev's soil zonality theory. Based on a large amount of practical data, the book reveals the problems of systematic classification and diagnostic classification of mountain soil, gives comparative characteristics of different occupation-geographical groups, expounds the particularity of mountain soil formation, and takes Central Asia and southern Kazakhstan as examples. Discuss the natural scientific basis for rational utilization of mountain soil, as well as comprehensive development and protection of mountain areas. This book is aimed at soil scientists, ecologists, botanists, agronomists and scientific researchers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А.С. 采卡诺夫（А.С. Цеканов） 出版社：Издательство «Илим» 出版地：伏龙芝 出版年：1983年 页数：309页 语种：俄文 馆藏条形码：XJLAS RU 70019572</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.С. Cekanov (А.С.Цеканов） Published by: ð здательство « ð л им» Published: Frunze Publication year: 1983 Pages: 309 pages Language: Russian Collection barcode: XJLAS RU 70019572</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚山地与南哈萨克斯坦的土壤》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Hail and Hail Processes in Central Asia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中亚山地与南哈萨克斯坦的土壤》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚山地与南哈萨克斯坦的土壤》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Soil of Central Asian Mountains and South Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Soil of Central Asian Mountains and South Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/30-2025/06/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/30-2025/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:36.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 中亚, 山地土壤</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, Mountain soils</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1983</w:t>
+        <w:t xml:space="preserve">Time:1983</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚山地与南哈萨克斯坦的土壤. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01620.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Mountains of Central Asia and soils of South Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01620.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>