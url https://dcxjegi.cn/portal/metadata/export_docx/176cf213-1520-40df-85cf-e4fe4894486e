--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -2,965 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国绿洲高精度数据集视频（2020）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Video of high-precision dataset of China Oasis (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绿洲是干旱区荒漠基质上由稳定的水源驱动形成的非地带性地理单元, 是干旱地区农业、畜牧业和人民生产生活的重要载体。中国是全球绿洲面积最大的国家，绿洲分布广泛且类型多样。为了更清晰分析和理解中国绿洲的详细分布数据，作者在中国绿洲数据集数字化出版的基础上，采用视频的方式详细介绍了2020年中国绿洲高精度数据集的构建背景、制作流程以及数据编码和分布特征，包括区域分布和省（区）分布。该视频有中英文两个版本，以.mp4格式储存，视频时长4:22分钟，数据量593 MB。</w:t>
+        <w:t xml:space="preserve">Oasis is a non-zonal geographical unit driven by stable water sources on the desert matrix in arid areas. It is an important carrier of agriculture, animal husbandry and people's production and life in arid areas. China is the country with the largest oasis area in the world. Oases are widely distributed and of diverse types. In order to more clearly analyze and understand the detailed distribution data of China oases, the author used video to introduce in detail the construction background, production process, data coding and distribution characteristics of the 2020 China oases high-precision data set based on the digital publication of the China oases. The video is available in both Chinese and English versions, stored in.mp4 format. The video duration is 4:22 minutes and the data volume is 593 MB. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于2000年Google earth影像。</w:t>
+        <w:t xml:space="preserve">Based on 2000 Google earth images.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 GiB</w:t>
+        <w:t xml:space="preserve">data size:1.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:. MP4 data format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">绿洲</w:t>
+        <w:t xml:space="preserve">Theme:Oasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -994,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1083,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1166,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1254,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1341,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟. 中国绿洲高精度数据集视频（2020）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.01.10.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei. Video of high-precision dataset of China Oasis (2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.01.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 林敬梧, 刘闯. 中国绿洲高精度数据集视频[J]. 全球变化数据仓储电子杂志（中英文）, 2025, 1, (10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>