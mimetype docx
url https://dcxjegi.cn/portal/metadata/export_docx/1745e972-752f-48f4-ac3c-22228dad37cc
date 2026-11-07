--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">专门性工程地质大比例尺图件及剖面图的主要图例附录2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Main legends of specialized engineering geological large-scale maps and profiles Appendix 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Main legends of specialized engineering geological large-scale maps and profiles Appendix 2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02412</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02412</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02412</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文件是一份综合性工程地质制图技术规范附录，系统定义了用于大比例尺专门性工程地质图件及剖面的条件符号、术语概念与分类体系。内容涵盖全新世及上新世沉积物的成因类型划分与图示方法、岩性成分符号、地质结构要素表示法、地貌特征与水系标记、各类工程地质现象（如滑坡、崩塌、泥石流、喀斯特、侵蚀等）的图例及其发育主控因素标识、工程地质分区原则与场地适宜性评价方法、以及实际观测数据与工程设施的表示规范。附录旨在为工程地质调查、制图及报告编制提供统一、标准化的视觉语言与技术依据，确保图件信息的科学性与可比性。</w:t>
+        <w:t xml:space="preserve">This document is an appendix to the technical specifications for comprehensive engineering geological mapping, which systematically defines the condition symbols, terminology concepts and classification systems used for large-scale specialized engineering geological maps and sections. The content covers the genetic type classification and graphic methods of Holocene and Pliocene sediments, lithologic composition symbols, representation of geological structure elements, geomorphological characteristics and water system markings, various engineering geological phenomena (such as landslides, landslides, debris flows, karst, erosion, etc.) and the identification of main control factors for development, engineering geological zoning principles and site suitability evaluation methods, as well as the expression specifications for actual observation data and engineering facilities. The appendix aims to provide a unified and standardized visual language and technical basis for engineering geological surveys, cartography and report preparation, and to ensure the scientificity and comparability of map information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А.Ф.贝尔恩戈夫,G.S. 佐洛塔廖夫 (А.Ф.Бернгофи, Г.С Золотарев.) 出版社：不明 出版地：不明 出版年：不明 页数：45页 语种：俄文</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.Ф. Berngoff,G.S. Zolotalev (А.Ф.Бернгофи, Г.С Золотарев.) Publishing House: Unknown Place of publication: unknown Publication year: unknown Pages: 45 pages Language: Russian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《专门性工程地质大比例尺图件及剖面图的主要图例附录2》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information in "Appendix 2 of the Main Legend of Specialized Engineering Geological Large-Scale Maps and Sections" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《专门性工程地质大比例尺图件及剖面图的主要图例附录2》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《专门性工程地质大比例尺图件及剖面图的主要图例附录2》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Appendix 2 of the Main Legend of Special Engineering Geological Large-Scale Maps and Sections" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information in "Appendix 2 of the Main Legend of Special Engineering Geological Large-Scale Maps and Sections" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:32.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 图例, 工程地质制图</w:t>
+        <w:t xml:space="preserve">Theme:Legend, Engineering geological mapping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Geology and other disciplines </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 专门性工程地质大比例尺图件及剖面图的主要图例附录2. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02412.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Main legends of specialized engineering geological large-scale maps and profiles Appendix 2. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02412.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>