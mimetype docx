--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">从药草园到植物学研究所</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为3部分。第一部分为历史发展与机构沿革，追溯了从18世纪彼得大帝时期的药用植物园到19世纪末植物园与博物馆的合并历程，重点描述了1923年苏联科学院植物研究所成立后，在В. А. Комаров等科学家领导下，对植物标本馆、实验室的扩建及研究方向的拓展（如生态分布、植物区系分析）。第二部分为研究方法与学术成果，详述了地植物学团队在苏联境内的考察活动，涵盖北极岛屿、中亚草原、高加索山脉等区域，通过植被样方调查、标本采集与数据分析，建立了苏联植被类型的分类体系，尤其对冻土带、草原带、森林带的植物群落结构进行了系统阐释，并出版《苏联植被地图集》等重要文献。第三部分为应用价值与学科影响，评估了研究成果在农业区划、生态保护、药用植物开发中的应用，如通过植被分析优化草原畜牧业布局、揭示森林病虫害与植被结构的关联，同时奠定了苏联地植物学在国际学术界的地位，为后续《苏联植物志》的编纂提供了基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：П. А. Баранов 出版社：苏联科学院出版社 出版地：莫斯科-列宁格勒 出版年：1957年 页数：325页 语种：俄语</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《从药草园到植物学研究所》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《从药草园到植物学研究所》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:24.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 列宁格勒植物园,  植被分类, 地植物学</w:t>
+        <w:t xml:space="preserve">Theme:Leningrad Botanical Garden, vegetation classification, geobotany</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1957</w:t>
+        <w:t xml:space="preserve">Time:1957</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯 </w:t>
+        <w:t xml:space="preserve">Place:Russia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 从药草园到植物学研究所. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00959.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. From herb garden to botany institute. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00959.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>