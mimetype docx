--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1993-2010年中亚五国基本统计数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1993-2010年中亚五国社会经济统计数据，包括：行政区、基础信息、经济发展指标、人口指标、社会指标等统计数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦、乌兹别克斯坦、吉尔吉斯斯坦、塔吉克斯坦和土库曼斯坦5国的1993-2010年的社会经济统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据为纸质版，经由中翻译人员翻阅查找1993-2010年中亚五国社会经济统计年鉴，经过数据处理人员的统计总结出中亚五国基础信息、行政区划信息、人口指标，社会指标和经济发展指标5个方面的数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">完全遵照统计年鉴的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1993/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1993/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">68.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:68.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口, 行政区划, 经济</w:t>
+        <w:t xml:space="preserve">Theme:population, administrative divisions, economic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">统计学 , 地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:statistically , Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦,  吉尔吉斯斯坦,  哈萨克斯坦,  土库曼斯坦,  乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan,  Kyrgyzstan,  Kazakhstan,  Turkmenistan,  Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 1993-2010年中亚五国基本统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00111.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. 1993-2010 Basic statistical data set of the five Central Asian countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00111.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>