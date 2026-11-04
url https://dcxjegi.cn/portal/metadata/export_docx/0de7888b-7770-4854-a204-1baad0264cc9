--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">远东地区南部坳陷型地貌结构的古地貌学</w:t>
+        <w:t xml:space="preserve">Palaeogeomorphology of the depressed geomorphological structure in the southern Far East</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在当前时代——技术、工业和农业迅猛发展的时代，人口的增长及其物质和文化需求的提高，不可避免地导致自然发生越来越大的变化。因此，在利用自然资源时，必须特别重视其保护工作。如今，“自然保护”这一概念本身已经获得了新的内涵。今天，我们不能仅仅局限于保存完全未受破坏的自然。自然保护面临的任务是确保自然资源的综合、合理利用，并开展创造性的再生产工作。 尽管自然保护的问题和措施几乎在每个共和国都有其特殊性，但仍有许多问题需要全国自然保护工作者共同努力来解决，其中一些问题甚至需要国际合作。交流经验和创造性讨论是苏联科学发展的特征——苏联科学服务于和平事业和兄弟般的各族人民友谊，以我们亲爱的共产党的伟大思想的永恒光芒照亮整个世界。因此，我们深信，本次会议将为我们国家的自然保护事业做出应有的贡献。</w:t>
+        <w:t xml:space="preserve">In the current era-an era of rapid development of technology, industry and agriculture-the growth of population and the increase in material and cultural needs will inevitably lead to greater and greater changes in nature. Therefore, when utilizing natural resources, special attention must be paid to their protection. Today, the concept of "nature conservation" itself has gained new connotations. Today, we cannot limit ourselves to simply preserving nature completely unspoiled. The task facing nature protection is to ensure the comprehensive and rational utilization of natural resources and carry out creative reproduction work. Although the issues and measures of nature conservation are unique in almost every republic, there are still many issues that require the joint efforts of nature conservationists across the country to solve, and some of them even require international cooperation. Exchange of experience and creative discussions were the hallmarks of the development of science in the Soviet Union-Soviet science served the cause of peace and the friendship of brotherly peoples of all ethnic groups, illuminating the entire world with the eternal light of the great ideas of our dear Communist Party. Therefore, we are convinced that this meeting will make due contributions to our country's nature protection cause. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К. К.别柳卡斯（К. К. Белокас） 出版社：Государственное издательство политической и научной литературы Литовской ССР 出版地：莫斯科 出版年：1960年 页数：187页 语种：俄文 馆藏条形码：XJLAS RU 70001883</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): К.К. BelyukasК.Белокас） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о по л и т и ч е с к о й и н а у ч н о й л и т е р а т у ры л и т о в с к о й С С Р Published: Moscow Publication year: 1960 Pages: 187 pages Language: Russian Collection barcode: XJLAS RU 70001883</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《远东地区南部坳陷型地貌结构的古地貌学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Paleomorphology of Depression Type Geomorphology in the Southern Far East" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《远东地区南部坳陷型地貌结构的古地貌学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《远东地区南部坳陷型地貌结构的古地貌学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Palaeogeology of Depression Type Landforms in the Southern Far East" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Palaeogeology of Depression Type Landforms in the Southern Far East" was unchanged and deleted. The data information of "Palaeogeology of Depression Type Landforms in the Southern Far East" is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/22-2025/07/22</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/22-2025/07/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:13.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 合理利用, 自然保护</w:t>
+        <w:t xml:space="preserve">Theme:Rational use, Nature conservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然环境保护学 </w:t>
+        <w:t xml:space="preserve">Subject:Natural environmental protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 远东地区南部坳陷型地貌结构的古地貌学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01895.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Palaeogeomorphology of the depressed geomorphological structure in the southern Far East. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01895.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>