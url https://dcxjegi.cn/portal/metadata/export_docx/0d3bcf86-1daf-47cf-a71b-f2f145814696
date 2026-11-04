--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">苏联地理学</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01873</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soviet geography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01873</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01873</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01873</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This collection is one of the series "Mountain Glaciology". It contains research papers on glaciers, snow cover and avalanche processes in the alpine regions of Central Asia, covering glacier dynamics, glacier hydrological effects, the impact of climate change on glaciers, avalanche formation conditions and prediction methods, etc., reflecting the phased results of glaciology research by the Central Asian Regional Science Institute. This collection is suitable for reference by scientific researchers and university teachers and students in the fields of glaciology, climatology, hydrology and physical geography. </w:t>
+        <w:t xml:space="preserve">本文集是一部具有参考性质的学术著作，旨在全面阐述苏联地理学的现状、其主要理论成就与面临的问题。定期编纂此类综合性概述对于科学自身的发展是必要的，它有助于批判性地评估过去一段时期的工作，并有依据地规划未来前景。当前，这样的概述对于苏联地理学尤为必要，这首先与我国当前及未来国民经济发展计划所提出的宏伟任务有关——这些任务要求大力发展各地理区域的生产力，并广泛运用现代科学成就。此外，这也与地理科学经典方法的深刻变革有关——这些方法正在吸收地球物理学和地球化学的最新成果，同时也与国外学术联系的发展、苏联地理学家积极参与国际科学大会的工作以及苏联科学国际威望的进一步巩固密切相关。 这些重大任务决定了本文集的内容安排。全书分为以下几个主要部分： 1. 苏联地理学史与现状概述，分别按总论（综合性）学科（自然地理学、经济地理学、区域地理学、制图学）和专门（部门）地理学科（气候学、冰川学、冻土学、陆地水文学、地貌学、地理土壤学、地植物学、动物地理学、人口与居民点地理学、工业地理学、农业地理学和交通运输地理学）加以阐述。 2. 苏联地理学所研究的主要科学问题与方向的特征描述（冰期与冰后期的古地理学；地表热平衡与水量平衡；陆地和世界大洋的地理地带性理论；景观学与区划；综合制图；经济区生产力发展问题等），以及地理学家在苏联领土自然改造中的作用。 3. 地理学研究方法的阐述（考察与定位研究、分析与实验方法）。 4. 苏联地理教育体系及地理科学知识普及主要途径的概况（中等与高等教育、地方志与旅游、科学学会与地理文献）。 要确保这些不同问题的高水平阐述，只能由权威学者组成的团队来完成。约50位苏联地理学家——来自地理科学各领域的学者——参与了本著作的编写。如此庞大的作者团队的协调工作及其成果的一致性是一项艰巨的任务。从下文可以看出，这一任务并未完全解决。本文集中存在某些不一致之处，部分是为了尊重作者的独立性而有意识地保留的。编委会付出了大量努力，将此类分歧仅限于那些以科学观点差异为基础的情况。地理学若干理论问题的讨论是完全合理的；我们认为这些问题的观点交锋是科学进一步积极发展的重要动力之一。 本文集面向不同的读者。除了广义上的地理学专家（即地质-地理学、经济学和生物学领域的科研工作者，以及高等院校相应院系的教师）之外，它还应引起计划机关和设计机构许多工作人员、工业、农业和交通运输领域的经济学家，以及其他涉及自然条件研究、自然资源利用与保护以及我国各地区生产力发展的专家们的兴趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): п. Zaitsev (п.Зайцев） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1960 Pages: 634 pages Language: Russian Collection barcode: XJLAS RU 70001871</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Д. 扎伊采夫（Д. Зайцев） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1960年 页数：634页 语种：俄文 馆藏条形码：XJLAS RU 70001871</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Geography of the Soviet Union" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联地理学》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Geography of the Soviet Union" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Geography of the Soviet Union" was not changed and deleted, and the data quality was reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《苏联地理学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联地理学》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/16-2025/07/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/16-2025/07/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:45.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Geochemical, Geographic, History of geography, Geological, Biological, Research methods, Economy, Soviet Union, Of Geophysics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 地球化学,  地理,  地理学史,  地质,  生物,  研究方法,  经济,  苏联, 地球物理学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1960</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01873.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 苏联地理学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01873.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>