--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克斯坦植被志 第三卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为3个部分。第一部分为植物群落生态特征分析，系统描述了乌兹别克斯坦不同海拔和生态区域的植物群落类型，包括荒漠草原、山地草原、盐生植被等，重点分析了短命植物、半灌木植被和旱生乔木灌木的形态特征、分布规律及与气候土壤的相互作用。第二部分探讨植物资源合理利用途径，针对牧草、药用植物和防风固沙植物资源，提出了轮牧制度、人工草场建设及濒危物种保护策略，并结合具体案例分析了不同植被类型的经济价值与生态功能。第三部分为区域植物区系研究数据，收录了数百种本地特有植物和新记录物种的分类学信息，包括模式标本采集地、生态位特征及种群动态监测结果，为中亚干旱区植物多样性保护提供了基础数据支撑。全文体现了植物学研究与资源可持续利用的结合，具有重要的生态学和经济学价值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К. З. Закиров 出版社：乌兹别克斯坦科学院出版社 出版地：塔什干 出版年：1976年 页数：302页 语种：俄语 分类号：UDC 58.575.1</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《乌兹别克斯坦植被志 第三卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《乌兹别克斯坦植被志 第三卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:27.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物区系,  干旱区生态,  半灌木植被</w:t>
+        <w:t xml:space="preserve">Theme:flora of, the ecological, subshrub vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976</w:t>
+        <w:t xml:space="preserve">Time:1976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 乌兹别克斯坦植被志 第三卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00998.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Vegetation of Uzbekistan Volume 3. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00998.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>