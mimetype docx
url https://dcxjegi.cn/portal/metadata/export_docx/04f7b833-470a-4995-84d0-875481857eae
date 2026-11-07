--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦孢子植物研究资料</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为三部分。第一部分为真菌分类与形态学特征，详细描述了接合菌门、子囊菌门（如 Erysiphe graminis）、担子菌门（如 Puccinia）和半知菌门等类群的显微结构，记录了锈菌、白粉菌、黑粉菌等 24 属 184 种真菌的分类学数据，包括模式标本采集地及分生孢子形态特征（如锈菌冬孢子的齿状突起、白粉菌附属丝结构）。第二部分探讨真菌生态分布与宿主关系，基于1930-1960年野外调查，揭示了真菌在荒漠草原、盐碱地等生态区的分布规律，例如干旱区优势菌群为曲霉和白粉菌，且不同宿主植物（如麻黄、藜科植物）对应特定致病真菌（如Ephedra属植物感染Strickeria sp.），并分析了温度、降水对真菌传播的影响。第三部分为真菌致病性与防治策略，评估了锈菌导致小麦减产15%-20%、白粉菌对牧草的危害等经济影响，提出了生物防治（拮抗微生物）与化学防治（硫磺合剂）相结合的方法，同时记录了药用真菌（如蜜环菌）的抗菌活性及生态固沙真菌的应用价值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. Р. Шварцман、Б. И. Кравцев 出版社：哈萨克斯坦苏维埃社会主义共和国科学院《科学》出版社 出版地：哈萨克斯坦阿拉木图 出版年：1961年 页数：240页 语种：俄语</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物研究资料》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物研究资料》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:22.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌分类,  生态分布</w:t>
+        <w:t xml:space="preserve">Theme:Fungal classification, ecological distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌学 </w:t>
+        <w:t xml:space="preserve">Subject:mycology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961</w:t>
+        <w:t xml:space="preserve">Time:1961</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物研究资料. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00947.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Research data on spore plants in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00947.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>