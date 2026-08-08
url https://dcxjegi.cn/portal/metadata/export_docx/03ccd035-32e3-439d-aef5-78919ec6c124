--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1980-2015中亚五国气象站点气温和降水量</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,1018 +88,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含中亚五国（哈萨克斯坦、吉尔吉斯斯坦、塔吉克斯坦、乌兹别克斯坦、土库曼斯坦）1980-1986年、1996-2005年、2010年、2014-2015年598个气象站点气温、降水数据。数据主要包含逐月、逐日的降水（即下雨，融化的雪）数据（PRCP）、温度最大值数据（T2MAX）、温度最小值数据（T2MIN）、温度平均值数据（T2MEAN）及全球陆地区域各站日降水量、温度、雪深、风速、风向等气象数据（年份.xlsx）。除观测数据外，还有中亚五国及全球陆地区域各站站点信息，主要包含站点ID、站点名、经纬度及海拔等信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于GHCN-D-一个包含全球陆地区域日观测数据的数据集，GHCN-Daily综合了气候记录。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据GHCN-D全球陆地区域日常观测数据的数据集的数据，根据中亚五国各气象站点编号，分类提取获得形成中亚五国气温和降水数据，未对其进行删减改动。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据包含了全球陆地区域长期的日站点记录，但由于观察时间，站点位置和使用的温度计类型的变化，记录包含许多不均匀性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1980/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.3 GiB</w:t>
+        <w:t xml:space="preserve">data size:6.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温, 降水量, 气象站</w:t>
+        <w:t xml:space="preserve">Theme:temperature, precipitation, weather station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦,  吉尔吉斯斯坦,  哈萨克斯坦,  塔吉克斯坦,  土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Kyrgyzstan,  Kazakhstan,  Tajikistan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1133,69 +775,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1222,69 +846,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1305,69 +911,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1393,69 +981,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1480,775 +1050,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛   </w:t>
+        <w:t xml:space="preserve">author:zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,刘铁. 1980-2015中亚五国气象站点气温和降水量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:18406.11.Geogra.tpdc.271006.</w:t>
+        <w:t xml:space="preserve">zhang chi, liu tie. 1980-2015 Temperature and precipitation at meteorological stations in five Central Asian countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:18406.11.Geogra.tpdc.271006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>