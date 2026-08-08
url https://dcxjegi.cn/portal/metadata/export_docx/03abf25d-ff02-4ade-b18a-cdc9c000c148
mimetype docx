--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克斯坦植物志 第四卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为三部分：第一部分介绍了本专著的背景和主要内容。本卷为该系列的收官之作，涵盖了最后一批被子植物的资料，并特别附有各类植物科属的鉴定表和经济植物的标注，突出了本卷的科学价值与实用意义。同时，本卷还首次记录了一些新发现的植物种类。第二部分是对各类植物科属的系统整理与详细描述。本部分收录了498种植物，涵盖伞形科、锦葵科、芸香科等具有重要经济价值的科目，并按拉丁学名、形态特征及分布情况进行了规范分类。部分分类采用了创新性的属种处理方式，展示了本卷在植物分类学上的深入研究。第三部分为附录和索引，包括系统分类索引、植物名录及各属种的编号整理，便于查阅和科研引用。此外，对部分植物的形态学特征进行了图文说明，提升了文献的可读性与实用性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：A. I. Vvedensky 出版社：哈萨克苏维埃社会主义共和国科学院出版社 出版地：阿拉木图 出版年：1958年 页数：515页 语种：俄语</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《乌兹别克斯坦植物志 第四卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《乌兹别克斯坦植物志 第四卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">42.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:42.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 经济植物, 植物分类,  植物志</w:t>
+        <w:t xml:space="preserve">Theme:economic plants, plant classification, flora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 乌兹别克斯坦植物志 第四卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00953.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Flora of Uzbekistan Volume 4. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00953.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>