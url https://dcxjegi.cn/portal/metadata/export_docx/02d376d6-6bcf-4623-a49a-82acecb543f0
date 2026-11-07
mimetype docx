--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,920 +2,677 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆归一化植被指数（NDVI）16天合成数据（2000-2018年）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Xinjiang normalized vegetation index (NDVI) 16-day composite data (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含2000-2018年MOD13A1数据产品，包括原始hdf格式文件（origin目录下）、12个子数据集的tif格式文件（origintif目录下）、归一化植被指数（NDVI）拼接结果文件（mos目录下）。本数据集基于NASA发布的MODIS陆地数据产品的第6版（V006）</w:t>
+        <w:t xml:space="preserve">This dataset contains MOD13A1 data products from 2000 to 2018, including original hdf format files (under the origin directory), tif format files of 12 sub-datasets (under the origin directory), and normalized vegetation index (NDVI) splicing result files (under the mos directory). This dataset is based on version 6 of the MODIS land data product released by NASA (V006) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据来源于NASA EARTHDATA网站（https://ladsweb.modaps.eosdis.nasa.gov）</w:t>
+        <w:t xml:space="preserve">The raw data comes from the NASA EARTHDATA website (https://ladsweb.modaps.eosdis.nasa.gov)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用python编程进行hdf格式数据文件读取，将hdf文件中包含的12子数据集转换为tif格式（采用的定标参数见附件），并完成归一化植被指数（NDVI）数据的拼接，制作生成该数据产品</w:t>
+        <w:t xml:space="preserve">Python programming is used to read the hdf format data file, convert the 12 sub-data sets contained in the hdf file into tif format (see the attachment for the calibration parameters used), and complete the splicing of normalized vegetation index (NDVI) data to produce and generate this data product</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">collect place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">501.5 GiB</w:t>
+        <w:t xml:space="preserve">data size:501.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hdf, tif格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> MODIS,  植被指数, 新疆</w:t>
+        <w:t xml:space="preserve">Theme:MODIS, Vegetation index, Xinjiang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -949,69 +706,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1038,69 +777,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1121,69 +842,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1209,69 +912,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,700 +981,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fang hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆归一化植被指数（NDVI）16天合成数据（2000-2018年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">fang hui. Xinjiang normalized vegetation index (NDVI) 16-day composite data (2000-2018). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>